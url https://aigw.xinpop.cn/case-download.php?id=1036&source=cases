--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -1,14756 +1,24264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>幼儿园大班毕业</w:t>
-[...18 lines deleted...]
-        <w:t>演讲稿</w:t>
+        <w:t>保安行业工作总结模板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>亲爱的老师、爸爸妈妈、爷爷奶奶、小朋友们：</w:t>
+        <w:t>过去一年，我单位认真贯彻落实国家关于保安服务管理的法律法规，积极推动保安行业规范健康发展，在行业监管、服务质量提升、队伍建设、技术防范等方面取得了显著成效。全年新增保安服务企业五十家，保安员达到三十万人，为客户单位提供安全服务十万余次，为维护社会治安、保障人民安全作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在行业监管方面，我们坚持依法监管、规范发展，加强保安服务企业监管。开展了保安行业专项整治行动，重点整治无证经营、违规招用保安员、违规着装等问题。建立了保安服务企业信用档案，实施了信用分级分类监管。规范了保安服务行为，保护了客户单位合法权益。全年共检查保安服务企业五百家，整改问题企业八十家，查处违法违规案件六十起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>大家好！</w:t>
+        <w:t>在服务质量提升方面，我们积极推进保安服务标准化建设，提高服务质量。制定了保安服务标准，规范了服务行为。开展了保安服务质量提升行动，引导企业提高服务质量。建立了保安服务质量评价体系，实施了服务质量监测。全年保安服务满意度达到百分之八十五，较上年提升五个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在队伍建设方面，我们高度重视保安队伍建设工作，加强队伍管理。组织开展了保安员培训，培训人员达五万人次。建立了保安员资质认证体系，规范了从业资格管理。举办了保安技能大赛，选拔了一批优秀技能人才。全年新增持证保安员二万名，保安员持证率达到百分之九十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天，是一个特别的日子，因为我们大班的小朋友要毕业了！我是XX班的XX，站在这里，我心里既开心又有点舍不得。</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（一）行业规模稳步扩大。我们积极推动保安行业发展，行业规模持续扩大。全年新增保安服务企业五十家，企业总数达到一千家。保安员达到三十万人，较上年增长百分之八。为客户单位提供安全服务十万余次，服务覆盖面持续扩大。行业总产值突破二百亿元，同比增长百分之十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三年前，我还是一个懵懂的小娃娃，哭着闹着不肯来幼儿园。是老师像妈妈一样，温柔地抱起我，给我温暖的拥抱，让我渐渐喜欢上了幼儿园。三年来，老师教会了我很多很多：我学会了自己穿衣服、自己吃饭、自己整理书包；我学会了唱歌、跳舞、画画、讲故事；我学会了认汉字、算算术、背古诗；我还学会了如何交朋友、如何分享、如何关心他人。</w:t>
+        <w:t>（二）服务质量明显提升。我们积极推进保安服务标准化建设，提高服务质量。制定了保安服务标准，规范了服务行为。开展了保安服务质量提升行动，引导企业提高服务质量。建立了保安服务质量评价体系，实施了服务质量监测。全年保安服务满意度达到百分之八十五，服务投诉量下降百分之二十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（三）队伍建设成效显著。我们高度重视保安队伍建设工作，加强队伍管理。组织开展了保安员培训，培训人员达五万人次。建立了保安员资质认证体系，规范了从业资格管理。举办了保安技能大赛，选拔了一批优秀技能人才。全年新增持证保安员二万名，保安员持证率达到百分之九十。保安队伍整体素质稳步提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在幼儿园里，我有太多美好的回忆。记得我们一起在操场上奔跑玩耍，一起在教室里画画做手工，一起在舞台上表演节目，一起在春游时欣赏美丽的风景。这些回忆就像一颗颗闪亮的星星，永远照亮我的童年。</w:t>
+        <w:t>（四）技术防范水平提升。我们积极推进保安技术防范建设，提升技术防范水平。推广了视频监控、门禁系统、报警系统等技术防范设备，提高了安全防范能力。建设了保安服务指挥调度平台，实现了保安服务信息化管理。开发了保安服务APP，提高了服务效率。技术防范设备覆盖率达到百分之八十，技术防范水平稳步提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（五）社会治安贡献突出。我们积极发挥保安队伍在维护社会治安中的作用，为维护社会稳定作出了积极贡献。组织保安员参与社会治安巡逻，协助公安机关维护社会治安。参与了大型活动安保工作，保障了活动安全顺利进行。协助公安机关抓获违法犯罪嫌疑人数百名，为维护社会治安作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>我要感谢我的老师们。是你们用爱心和耐心，陪伴我们成长；是你们用智慧和汗水，浇灌我们这些幼苗；是你们用鼓励和赞扬，让我们变得更加自信和勇敢。老师，你们辛苦了！我们永远爱你们！</w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一是部分企业经营不规范，存在无证经营、违规招用保安员等问题。二是服务质量参差不齐，标准化程度不高。三是保安员待遇偏低，队伍稳定性不强。四是技术防范应用不够深入，智能化水平需要提升。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>我要感谢我的爸爸妈妈。是你们每天接送我上下学，给我做美味的饭菜，给我讲有趣的故事，陪我度过每一个快乐的时光。爸爸妈妈，谢谢你们！</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>下一步，我们将继续推动保安行业规范健康发展，为社会提供更加优质的安全服务。一是加强行业监管，规范市场秩序。二是提升服务质量，满足客户需求。三是加强队伍建设，提高队伍素质。四是推进技术防范，提升智能化水平。五是完善自律机制，推动诚信发展。</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...117 lines deleted...]
-      <w:footerReference r:id="rId4" w:type="default"/>
+    <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720" w:num="1"/>
-      <w:docGrid w:linePitch="360" w:charSpace="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...41 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ 明朝">
-    <w:altName w:val="思源宋體 Medium"/>
+  <w:font w:name="ＭＳ ゴシック">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-[...5 lines deleted...]
-    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="4002009F" w:csb1="DFD70000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
-    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...52 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="FFFFFF7E"/>
+    <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFFFFF7E"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="20"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFFFFF7F"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="12"/>
+      <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FFFFFF82"/>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFFFFF82"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="18"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FFFFFF83"/>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFFFFF83"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="23"/>
+      <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFFFFF88"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="14"/>
+      <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFFFFF89"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="16"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:val="bestFit" w:percent="221"/>
-  <w:documentProtection w:enforcement="0"/>
+  <w:zoom w:val="bestFit"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00FC693F"/>
-    <w:rsid w:val="2FC87FDC"/>
   </w:rsids>
   <m:mathPr>
-    <m:lMargin m:val="0"/>
     <m:mathFont m:val="Cambria Math"/>
-    <m:rMargin m:val="0"/>
-    <m:wrapIndent m:val="1440"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
-    <m:smallFrac m:val="0"/>
-    <m:dispDef/>
   </m:mathPr>
-  <w:doNotAutoCompressPictures/>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="24062061"/>
   <w14:defaultImageDpi w14:val="300"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
-[...247 lines deleted...]
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
-[...10 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="2">
+    <w:rsid w:val="00FC693F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:link w:val="138"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:link w:val="139"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:link w:val="140"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:link w:val="150"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:link w:val="151"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="254061" w:themeColor="accent1" w:themeShade="80"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:link w:val="152"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="254061" w:themeColor="accent1" w:themeShade="80"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:link w:val="153"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w14:textFill>
-[...6 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="9">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:link w:val="154"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:link w:val="155"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w14:textFill>
-[...6 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="32">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="1"/>
-[...1 lines deleted...]
-  <w:style w:type="table" w:default="1" w:styleId="35">
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="11">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
     <w:name w:val="List 3"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="12">
-[...1 lines deleted...]
-    <w:basedOn w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="13">
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
     <w:name w:val="macro"/>
-    <w:link w:val="147"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="576"/>
         <w:tab w:val="left" w:pos="1152"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
       </w:tabs>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="14">
-[...1 lines deleted...]
-    <w:basedOn w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
-[...14 lines deleted...]
-    <w:uiPriority w:val="35"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="16">
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
-[...215 lines deleted...]
-    <w:uiPriority w:val="22"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="34">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="32"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:uiPriority w:val="20"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="36">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="37">
+  <w:style w:type="table" w:styleId="LightShading">
     <w:name w:val="Light Shading"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...13 lines deleted...]
-  <w:style w:type="table" w:styleId="38">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="39">
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
     <w:name w:val="Light Shading Accent 2"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="953735" w:themeColor="accent2" w:themeShade="BF"/>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D3" w:themeFill="accent2" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...13 lines deleted...]
-  <w:style w:type="table" w:styleId="40">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
     <w:name w:val="Light Shading Accent 3"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="77933C" w:themeColor="accent3" w:themeShade="BF"/>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="41">
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
     <w:name w:val="Light Shading Accent 4"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="604A7B" w:themeColor="accent4" w:themeShade="BF"/>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="42">
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
     <w:name w:val="Light Shading Accent 5"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="31859C" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...13 lines deleted...]
-  <w:style w:type="table" w:styleId="43">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
     <w:name w:val="Light Shading Accent 6"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="E46C0A" w:themeColor="accent6" w:themeShade="BF"/>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...13 lines deleted...]
-  <w:style w:type="table" w:styleId="44">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
     <w:name w:val="Light List"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...12 lines deleted...]
-  <w:style w:type="table" w:styleId="45">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...12 lines deleted...]
-  <w:style w:type="table" w:styleId="46">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
     <w:name w:val="Light List Accent 2"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...12 lines deleted...]
-  <w:style w:type="table" w:styleId="47">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
     <w:name w:val="Light List Accent 3"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...12 lines deleted...]
-  <w:style w:type="table" w:styleId="48">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
     <w:name w:val="Light List Accent 4"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...12 lines deleted...]
-  <w:style w:type="table" w:styleId="49">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
     <w:name w:val="Light List Accent 5"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...12 lines deleted...]
-  <w:style w:type="table" w:styleId="50">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...12 lines deleted...]
-  <w:style w:type="table" w:styleId="51">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
     <w:name w:val="Light Grid"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...11 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr>
-[...13 lines deleted...]
-  <w:style w:type="table" w:styleId="52">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...11 lines deleted...]
-          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...8 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr>
-[...13 lines deleted...]
-  <w:style w:type="table" w:styleId="53">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...11 lines deleted...]
-          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D3" w:themeFill="accent2" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D3" w:themeFill="accent2" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr>
-[...13 lines deleted...]
-  <w:style w:type="table" w:styleId="54">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
     <w:name w:val="Light Grid Accent 3"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...11 lines deleted...]
-          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...8 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr>
-[...13 lines deleted...]
-  <w:style w:type="table" w:styleId="55">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
     <w:name w:val="Light Grid Accent 4"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...11 lines deleted...]
-          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...8 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr>
-[...13 lines deleted...]
-  <w:style w:type="table" w:styleId="56">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
     <w:name w:val="Light Grid Accent 5"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...11 lines deleted...]
-          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr>
-[...13 lines deleted...]
-  <w:style w:type="table" w:styleId="57">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...11 lines deleted...]
-          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr>
-[...13 lines deleted...]
-  <w:style w:type="table" w:styleId="58">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
     <w:name w:val="Medium Shading 1"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...13 lines deleted...]
-          <w:right w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr>
-[...10 lines deleted...]
-  <w:style w:type="table" w:styleId="59">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...13 lines deleted...]
-          <w:right w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr>
-[...10 lines deleted...]
-  <w:style w:type="table" w:styleId="60">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
     <w:name w:val="Medium Shading 1 Accent 2"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...13 lines deleted...]
-          <w:right w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D3" w:themeFill="accent2" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D3" w:themeFill="accent2" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr>
-[...10 lines deleted...]
-  <w:style w:type="table" w:styleId="61">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
     <w:name w:val="Medium Shading 1 Accent 3"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="B4CC82" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="B4CC82" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...13 lines deleted...]
-          <w:right w:val="single" w:color="B4CC82" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="B4CC82" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr>
-[...10 lines deleted...]
-  <w:style w:type="table" w:styleId="62">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
     <w:name w:val="Medium Shading 1 Accent 4"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...13 lines deleted...]
-          <w:right w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr>
-[...10 lines deleted...]
-  <w:style w:type="table" w:styleId="63">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
     <w:name w:val="Medium Shading 1 Accent 5"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...13 lines deleted...]
-          <w:right w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr>
-[...10 lines deleted...]
-  <w:style w:type="table" w:styleId="64">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...13 lines deleted...]
-          <w:right w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tblPr>
-[...10 lines deleted...]
-  <w:style w:type="table" w:styleId="65">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
     <w:name w:val="Medium Shading 2"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...20 lines deleted...]
-  <w:style w:type="table" w:styleId="66">
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
     <w:name w:val="Medium Shading 2 Accent 1"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...20 lines deleted...]
-  <w:style w:type="table" w:styleId="67">
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
     <w:name w:val="Medium Shading 2 Accent 2"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...20 lines deleted...]
-  <w:style w:type="table" w:styleId="68">
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
     <w:name w:val="Medium Shading 2 Accent 3"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...20 lines deleted...]
-  <w:style w:type="table" w:styleId="69">
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
     <w:name w:val="Medium Shading 2 Accent 4"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...20 lines deleted...]
-  <w:style w:type="table" w:styleId="70">
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
     <w:name w:val="Medium Shading 2 Accent 5"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...20 lines deleted...]
-  <w:style w:type="table" w:styleId="71">
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
     <w:name w:val="Medium Shading 2 Accent 6"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D7D7D7" w:themeFill="background1" w:themeFillShade="D8"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...20 lines deleted...]
-  <w:style w:type="table" w:styleId="72">
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
     <w:name w:val="Medium List 1"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...7 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="73">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
     <w:name w:val="Medium List 1 Accent 1"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...7 lines deleted...]
-          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="74">
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
     <w:name w:val="Medium List 1 Accent 2"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...7 lines deleted...]
-          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D3" w:themeFill="accent2" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="75">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
     <w:name w:val="Medium List 1 Accent 3"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...7 lines deleted...]
-          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="76">
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
     <w:name w:val="Medium List 1 Accent 4"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...7 lines deleted...]
-          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="77">
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
     <w:name w:val="Medium List 1 Accent 5"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...7 lines deleted...]
-          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="78">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
     <w:name w:val="Medium List 1 Accent 6"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...7 lines deleted...]
-          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="79">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
     <w:name w:val="Medium List 2"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="24" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:tblPr>
-[...9 lines deleted...]
-  <w:style w:type="table" w:styleId="80">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
     <w:name w:val="Medium List 2 Accent 1"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="24" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:tblPr>
-[...9 lines deleted...]
-  <w:style w:type="table" w:styleId="81">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
     <w:name w:val="Medium List 2 Accent 2"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="24" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D3" w:themeFill="accent2" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D3" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:tblPr>
-[...9 lines deleted...]
-  <w:style w:type="table" w:styleId="82">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
     <w:name w:val="Medium List 2 Accent 3"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="24" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:tblPr>
-[...9 lines deleted...]
-  <w:style w:type="table" w:styleId="83">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
     <w:name w:val="Medium List 2 Accent 4"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="24" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:tblPr>
-[...9 lines deleted...]
-  <w:style w:type="table" w:styleId="84">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
     <w:name w:val="Medium List 2 Accent 5"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="24" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:tblPr>
-[...9 lines deleted...]
-  <w:style w:type="table" w:styleId="85">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
     <w:name w:val="Medium List 2 Accent 6"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="24" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="3F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:tblPr>
-[...9 lines deleted...]
-  <w:style w:type="table" w:styleId="86">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
     <w:name w:val="Medium Grid 1"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="3F3F3F" w:themeColor="text1" w:themeTint="BF" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="87">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
     <w:name w:val="Medium Grid 1 Accent 1"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="A7C0DE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="88">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
     <w:name w:val="Medium Grid 1 Accent 2"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D3" w:themeFill="accent2" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="89">
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
     <w:name w:val="Medium Grid 1 Accent 3"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="B4CC82" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="B4CC82" w:themeColor="accent3" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="B4CC82" w:themeColor="accent3" w:themeTint="BF" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="90">
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
     <w:name w:val="Medium Grid 1 Accent 4"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="91">
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
     <w:name w:val="Medium Grid 1 Accent 5"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="92">
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
     <w:name w:val="Medium Grid 1 Accent 6"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="93">
+  <w:style w:type="table" w:styleId="MediumGrid2">
     <w:name w:val="Medium Grid 2"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="94">
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
     <w:name w:val="Medium Grid 2 Accent 1"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="A7C0DE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="A7C0DE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="95">
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
     <w:name w:val="Medium Grid 2 Accent 2"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D3" w:themeFill="accent2" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="96">
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
     <w:name w:val="Medium Grid 2 Accent 3"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="97">
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
     <w:name w:val="Medium Grid 2 Accent 4"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF5" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="98">
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
     <w:name w:val="Medium Grid 2 Accent 5"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="99">
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
     <w:name w:val="Medium Grid 2 Accent 6"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="100">
+  <w:style w:type="table" w:styleId="MediumGrid3">
     <w:name w:val="Medium Grid 3"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...15 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...15 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...15 lines deleted...]
-  <w:style w:type="table" w:styleId="101">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
     <w:name w:val="Medium Grid 3 Accent 1"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...15 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...15 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="A7C0DE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...15 lines deleted...]
-  <w:style w:type="table" w:styleId="102">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
     <w:name w:val="Medium Grid 3 Accent 2"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D3" w:themeFill="accent2" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...15 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...15 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...9 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="103">
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
     <w:name w:val="Medium Grid 3 Accent 3"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...15 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...15 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...9 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="104">
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
     <w:name w:val="Medium Grid 3 Accent 4"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...15 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...15 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...9 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="105">
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
     <w:name w:val="Medium Grid 3 Accent 5"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...15 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...15 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...9 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="106">
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
     <w:name w:val="Medium Grid 3 Accent 6"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="3F"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...15 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...15 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...11 lines deleted...]
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...7 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...9 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="107">
+  <w:style w:type="table" w:styleId="DarkList">
     <w:name w:val="Dark List"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="108">
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
     <w:name w:val="Dark List Accent 1"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="243F61" w:themeFill="accent1" w:themeFillShade="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="366091" w:themeFill="accent1" w:themeFillShade="BF"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="366091" w:themeFill="accent1" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="366091" w:themeFill="accent1" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="366091" w:themeFill="accent1" w:themeFillShade="BF"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="109">
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
     <w:name w:val="Dark List Accent 2"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="943734" w:themeFill="accent2" w:themeFillShade="BF"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="943734" w:themeFill="accent2" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="943734" w:themeFill="accent2" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="943734" w:themeFill="accent2" w:themeFillShade="BF"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="110">
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
     <w:name w:val="Dark List Accent 3"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="4E6127" w:themeFill="accent3" w:themeFillShade="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="111">
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
     <w:name w:val="Dark List Accent 4"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="3F3051" w:themeFill="accent4" w:themeFillShade="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="112">
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
     <w:name w:val="Dark List Accent 5"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="113">
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
     <w:name w:val="Dark List Accent 6"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:tblPr>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E36C09" w:themeFill="accent6" w:themeFillShade="BF"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:tblPr>
-[...5 lines deleted...]
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="E36C09" w:themeFill="accent6" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="E36C09" w:themeFill="accent6" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="E36C09" w:themeFill="accent6" w:themeFillShade="BF"/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:styleId="114">
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
     <w:name w:val="Colorful Shading"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="24" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="text1" w:themeFillTint="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="24" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...3 lines deleted...]
-        </w14:textFill>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="115">
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
     <w:name w:val="Colorful Shading Accent 1"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="24" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="24" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="2B4D74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="2B4D74" w:themeFill="accent1" w:themeFillShade="99"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="2B4D74" w:themeFill="accent1" w:themeFillShade="99"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="A7C0DE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...3 lines deleted...]
-        </w14:textFill>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="116">
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
     <w:name w:val="Colorful Shading Accent 2"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="24" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="24" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...3 lines deleted...]
-        </w14:textFill>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="117">
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
     <w:name w:val="Colorful Shading Accent 3"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="24" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="24" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="118">
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
     <w:name w:val="Colorful Shading Accent 4"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="24" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF5" w:themeFill="accent4" w:themeFillTint="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="24" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="4C3A62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="4C3A62" w:themeFill="accent4" w:themeFillShade="99"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="4C3A62" w:themeFill="accent4" w:themeFillShade="99"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...3 lines deleted...]
-        </w14:textFill>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="119">
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
     <w:name w:val="Colorful Shading Accent 5"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="24" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="24" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...3 lines deleted...]
-        </w14:textFill>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="120">
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
     <w:name w:val="Colorful Shading Accent 6"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="24" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="24" w:space="0"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="B65607" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="B65607" w:themeFill="accent6" w:themeFillShade="99"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="B65607" w:themeFill="accent6" w:themeFillShade="99"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...3 lines deleted...]
-        </w14:textFill>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="121">
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
     <w:name w:val="Colorful List"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="text1" w:themeFillTint="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="9F3B38" w:themeColor="accent2" w:themeShade="CC"/>
-[...6 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="122">
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
     <w:name w:val="Colorful List Accent 1"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="9F3B38" w:themeColor="accent2" w:themeShade="CC"/>
-[...6 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="123">
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
     <w:name w:val="Colorful List Accent 2"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="9F3B38" w:themeColor="accent2" w:themeShade="CC"/>
-[...6 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D3" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="124">
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
     <w:name w:val="Colorful List Accent 3"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="664F83" w:themeColor="accent4" w:themeShade="CC"/>
-[...6 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="125">
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
     <w:name w:val="Colorful List Accent 4"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF5" w:themeFill="accent4" w:themeFillTint="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="7E9D40" w:themeColor="accent3" w:themeShade="CC"/>
-[...6 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="126">
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
     <w:name w:val="Colorful List Accent 5"/>
-    <w:basedOn w:val="35"/>
-    <w:qFormat/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...12 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="F3730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="F3740B" w:themeColor="accent6" w:themeShade="CC"/>
-[...6 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="127">
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
     <w:name w:val="Colorful List Accent 6"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...10 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="358EA6" w:themeColor="accent5" w:themeShade="CC"/>
-[...6 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="128">
+  <w:style w:type="table" w:styleId="ColorfulGrid">
     <w:name w:val="Colorful Grid"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="7F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="129">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
     <w:name w:val="Colorful Grid Accent 1"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="366091" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="366091" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="A7C0DE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...7 lines deleted...]
-  <w:style w:type="table" w:styleId="130">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
     <w:name w:val="Colorful Grid Accent 2"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="943734" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="943734" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="131">
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
     <w:name w:val="Colorful Grid Accent 3"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="132">
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
     <w:name w:val="Colorful Grid Accent 4"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="133">
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
     <w:name w:val="Colorful Grid Accent 5"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="134">
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
     <w:name w:val="Colorful Grid Accent 6"/>
-    <w:basedOn w:val="35"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w14:textFill>
-[...7 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E36C09" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w14:textFill>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E36C09" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr>
-[...1 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="135">
-[...12 lines deleted...]
-    <w:name w:val="No Spacing"/>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:rsid w:val="00FC693F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-[...11 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="139">
-[...2 lines deleted...]
-    <w:link w:val="3"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="140">
-[...2 lines deleted...]
-    <w:link w:val="4"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="141">
-[...2 lines deleted...]
-    <w:link w:val="31"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="17375E" w:themeColor="text2" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="142">
-[...2 lines deleted...]
-    <w:link w:val="26"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="143">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="144">
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
-    <w:basedOn w:val="32"/>
-    <w:link w:val="19"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="145">
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
-    <w:basedOn w:val="32"/>
-    <w:link w:val="28"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="99"/>
-  </w:style>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="147">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="148">
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:link w:val="149"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="149">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
-    <w:basedOn w:val="32"/>
-    <w:link w:val="148"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="150">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
-    <w:basedOn w:val="32"/>
-    <w:link w:val="5"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="151">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
-    <w:basedOn w:val="32"/>
-    <w:link w:val="6"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...10 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="254061" w:themeColor="accent1" w:themeShade="80"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="153">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
-    <w:basedOn w:val="32"/>
-    <w:link w:val="8"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w14:textFill>
-[...6 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="154">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
-    <w:basedOn w:val="32"/>
-    <w:link w:val="9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="155">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
-    <w:basedOn w:val="32"/>
-    <w:link w:val="10"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w14:textFill>
-[...6 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="156">
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:link w:val="157"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="157">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
-    <w:basedOn w:val="32"/>
-    <w:link w:val="156"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="158">
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="32"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
     <w:qFormat/>
-    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
-[...7 lines deleted...]
-      </w14:textFill>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="159">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="32"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="160">
+  <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="32"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
     <w:qFormat/>
-    <w:uiPriority w:val="31"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:u w:val="single"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="161">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="32"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:uiPriority w:val="32"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="162">
+  <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
-    <w:basedOn w:val="32"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
     <w:qFormat/>
-    <w:uiPriority w:val="33"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="163">
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="2"/>
-    <w:next w:val="1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:allowPNG/>
+  <w:doNotSaveAsSingleFile/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15025,96 +24533,97 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
-[...6 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
-</ds:datastoreItem>
-[...4 lines deleted...]
-  <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
+  <Application>Microsoft Macintosh Word</Application>
+  <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
-  <Application>WPS Office_10.8.0.6058_F1E327BC-269C-435d-A152-05C5408002CA</Application>
-  <DocSecurity>0</DocSecurity>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>python-docx</dc:creator>
+  <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
+  <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>python-docx</dc:creator>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
+  <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>