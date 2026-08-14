--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -5,422 +5,270 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>颁奖典礼主持词</w:t>
+        <w:t>物业管理行业工作总结模板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>尊敬的各位领导、各位来宾，同志们：</w:t>
+        <w:t>过去一年，我单位认真贯彻落实国家关于加强和改进物业管理工作的部署要求，积极推动物业管理行业规范健康发展，在行业监管、服务质量提升、信用体系建设、矛盾纠纷化解等方面取得了显著成效。全年新增物业管理企业二百家，物业管理面积达到十亿平方米，服务居民达到一千万人，为改善人居环境、促进社会和谐作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在行业监管方面，我们坚持依法监管、规范发展，加强物业管理企业监管。开展了物业管理行业专项整治行动，重点整治服务不到位、收费不规范、公共收益不公开等问题。建立了物业管理企业信用档案，实施了信用分级分类监管。规范了物业服务收费行为，保护了业主合法权益。全年共检查物业管理企业一千家，整改问题企业一百五十家，查处违法违规案件八十起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>大家晚上好！</w:t>
+        <w:t>在服务质量提升方面，我们积极推进物业服务标准化建设，提高服务质量。制定了物业服务标准，规范了服务行为。开展了物业服务质量提升行动，引导企业提高服务质量。建立了物业服务质量评价体系，实施了服务质量监测。全年物业服务满意度达到百分之八十，较上年提升五个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在信用体系建设方面，我们积极推进物业管理信用体系建设，建立了物业管理企业信用档案。开发了物业管理信用信息平台，实现了信用信息归集、共享和应用。开展了物业管理企业信用评价，实施了信用分级分类监管。建立了守信激励和失信惩戒机制，推动行业诚信发展。全年归集物业管理企业信用信息五千条，评价企业一千家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今晚，我们欢聚一堂，隆重举行XX颁奖典礼。首先，请允许我代表XX单位，向出席今天颁奖典礼的各位领导、各位来宾表示热烈欢迎！向所有获奖单位和个人表示衷心祝贺！</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（一）行业规模稳步扩大。我们积极推动物业管理行业发展，行业规模持续扩大。全年新增物业管理企业二百家，企业总数达到五千家。物业管理面积达到十亿平方米，较上年增长百分之十。服务居民达到一千万人，服务覆盖面持续扩大。行业总产值突破五百亿元，同比增长百分之十二。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，在各级领导的关心支持下，在全体员工的共同努力下，XX事业取得了优异成绩。涌现出了一批先进单位和先进个人，他们用智慧和汗水为XX事业发展作出了突出贡献。</w:t>
+        <w:t>（二）服务质量明显提升。我们积极推进物业服务标准化建设，提高服务质量。制定了物业服务标准，规范了服务行为。开展了物业服务质量提升行动，引导企业提高服务质量。建立了物业服务质量评价体系，实施了服务质量监测。全年物业服务满意度达到百分之八十，服务投诉量下降百分之十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（三）信用体系建设成效显著。我们积极推进物业管理信用体系建设，取得了显著成效。建立了物业管理企业信用档案，归集信用信息五千条。开发了物业管理信用信息平台，实现了信用信息查询和验证。开展了物业管理企业信用评价，评价企业一千家。建立了守信激励和失信惩戒机制，推动行业诚信发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天的颁奖典礼共设置XX个奖项，分别是：XX奖、XX奖、XX奖等。</w:t>
+        <w:t>（四）矛盾纠纷化解成效明显。我们高度重视物业管理矛盾纠纷化解工作，建立了矛盾纠纷调解机制。设立了物业管理矛盾纠纷调解中心，及时化解矛盾纠纷。开展了物业管理法律法规宣传，提高了业主和企业的法律意识。建立了物业管理投诉处理机制，及时处理业主投诉。全年调解物业管理矛盾纠纷三千件，调解成功率达到百分之八十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（五）智慧物业稳步推进。我们积极推进智慧物业建设，提升物业管理智能化水平。建设了智慧物业管理平台，实现了物业管理信息化。推广了智能门禁、智能停车等设备，提高了物业管理效率。开发了物业管理APP，方便业主获取服务信息。智慧物业管理平台覆盖率达到百分之六十，智能化管理水平稳步提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下面，我宣布：XX颁奖典礼正式开始！</w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一是部分企业管理不规范，服务质量参差不齐。二是收费行为不够规范，存在乱收费现象。三是公共收益管理不透明，业主权益保障不够。四是矛盾纠纷较多，调解机制有待完善。五是智慧物业应用不够深入，智能化水平需要提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>首先，请XX领导致辞；</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...144 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>下一步，我们将继续推动物业管理行业规范健康发展，为居民提供更加优质的物业服务。一是加强行业监管，规范市场秩序。二是提升服务质量，满足居民需求。三是完善信用体系，推动诚信发展。四是加强矛盾纠纷化解，维护社会和谐。五是推进智慧物业，提升智能化水平。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -870,54 +718,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>