--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -5,364 +5,270 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>奠基仪式主持词</w:t>
+        <w:t>养老行业工作总结模板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>尊敬的各位领导、各位来宾，同志们：</w:t>
+        <w:t>过去一年，我单位认真贯彻落实国家关于积极应对人口老龄化的决策部署，加快推进养老服务体系建设，在养老服务供给、服务质量提升、医养结合、人才培养等方面取得了显著成效。全年新增养老床位三万张，养老机构达到三千家，社区养老服务设施覆盖率达到百分之九十，为老年人提供了更加优质便捷的养老服务。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在养老服务供给方面，我们坚持政府主导、社会参与，加快养老服务设施建设。新建了一批养老机构，增加了养老床位供给。推进了社区养老服务设施建设，完善了社区养老服务网络。发展了居家养老服务，为老年人提供了上门服务。全年新增养老床位三万张，每千名老年人拥有养老床位达到三十五张。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>大家上午好！</w:t>
+        <w:t>在服务质量提升方面，我们积极推进养老服务标准化建设，提高服务质量。制定了养老机构服务规范，规范了服务行为。开展了养老服务质量提升行动，引导机构提高服务质量。建立了养老服务质量评价体系，实施了服务质量监测。全年养老机构服务满意度达到百分之八十五，较上年提升五个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在医养结合方面，我们积极推进医疗卫生与养老服务融合发展，满足老年人健康养老需求。建立了医养结合工作机制，完善了政策体系。推进了养老机构内设医疗机构建设，提高了医疗服务能力。开展了家庭医生签约服务，为老年人提供了健康管理服务。全年养老机构内设医疗机构覆盖率达到百分之六十，家庭医生签约服务覆盖率达到百分之七十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天，我们怀着无比激动的心情，隆重举行XX项目奠基仪式。首先，请允许我代表XX单位，向出席今天奠基仪式的各位领导、各位来宾表示热烈欢迎！向长期以来关心支持XX项目的社会各界朋友表示衷心感谢！</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（一）养老服务体系更加完善。我们加快推进养老服务体系建设，形成了居家社区机构相协调、医养康养相结合的养老服务体系。养老机构达到三千家，养老床位达到三十万张。社区养老服务设施覆盖率达到百分之九十，日间照料中心覆盖率达到百分之八十。居家养老服务覆盖面持续扩大，为老年人提供了更加便捷的服务。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX项目是XX重点项目，总投资XX亿元，占地面积XX亩，建设内容包括XX、XX、XX等。项目建成后，将对XX经济社会发展产生重要推动作用。</w:t>
+        <w:t>（二）服务质量明显提升。我们积极推进养老服务标准化建设，提高服务质量。制定了养老机构服务规范，规范了服务行为。开展了养老服务质量提升行动，引导机构提高服务质量。建立了养老服务质量评价体系，实施了服务质量监测。全年养老机构服务满意度达到百分之八十五，服务投诉量下降百分之二十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（三）医养结合深入推进。我们积极推进医疗卫生与养老服务融合发展，满足老年人健康养老需求。建立了医养结合工作机制，完善了政策体系。推进了养老机构内设医疗机构建设，提高了医疗服务能力。开展了家庭医生签约服务，为老年人提供了健康管理服务。全年养老机构内设医疗机构覆盖率达到百分之六十，家庭医生签约服务覆盖率达到百分之七十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下面，我介绍出席今天奠基仪式的领导和嘉宾：XX领导、XX领导、XX领导……</w:t>
+        <w:t>（四）人才培养成效显著。我们高度重视养老服务人才培养工作，加强人才队伍建设。组织开展了养老服务技能培训，培训人员达五万人次。建立了养老服务人员资质认证体系，规范了从业资格管理。举办了养老服务技能大赛，选拔了一批优秀技能人才。全年新增持证养老护理员一万名，从业人员持证率达到百分之五十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（五）智慧养老稳步推进。我们积极推进智慧养老建设，提升养老服务智能化水平。建设了智慧养老服务平台，实现了养老服务信息化管理。推广了智能养老设备，为老年人提供了智能化服务。开发了养老服务APP，方便老年人获取服务信息。智慧养老服务平台覆盖率达到百分之七十，智能化服务水平稳步提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>现在，我宣布：XX项目奠基仪式正式开始！</w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一是养老服务供给仍不均衡，农村养老服务设施建设相对滞后。二是服务质量参差不齐，标准化程度不高。三是从业人员素质不一，专业水平有待提高。四是医养结合深度不够，医疗服务能力有待加强。五是智慧养老应用不够深入，智能化水平需要提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>第一项，请XX领导致辞；</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...86 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>下一步，我们将继续加快推进养老服务体系建设，为老年人提供更加优质便捷的养老服务。一是增加养老服务供给，完善服务网络。二是提升服务质量，满足多样化需求。三是推进医养结合，提高健康服务能力。四是加强人才培养，提高队伍素质。五是推进智慧养老，提升智能化水平。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -812,54 +718,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>