--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -5,393 +5,270 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>欢迎仪式主持词</w:t>
+        <w:t>美容美发行业工作总结模板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>尊敬的XX领导、各位来宾，同志们：</w:t>
+        <w:t>过去一年，我单位认真贯彻落实国家关于服务业发展的方针政策，积极推动美容美发行业规范健康发展，在行业监管、标准建设、人才培养、消费维权等方面取得了显著成效。全年新增美容美发机构一千余家，行业总产值突破二千亿元，从业人员达到五百万人，为促进服务业发展、扩大就业作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在行业监管方面，我们坚持依法监管、规范发展，加强美容美发机构管理。开展了美容美发行业专项整治行动，重点整治无证经营、虚假宣传、使用不合格产品等违法违规行为。建立了美容美发机构信用档案，实施了信用分级分类监管。规范了美容美发服务行为，保护了消费者合法权益。全年共检查美容美发机构五千余家，整改问题机构八百家，查处违法违规案件一百二十起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>大家上午好！</w:t>
+        <w:t>在标准建设方面，我们加强美容美发行业标准化工作，完善标准体系。制定了美容美发机构服务规范、美容美发产品质量标准、美容美发从业人员资质标准等系列标准，为行业发展提供了规范指引。开展了标准宣贯培训，提高了行业标准化意识。推动了标准实施，促进了美容美发服务规范化发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在人才培养方面，我们高度重视美容美发人才培养工作，加强人才队伍建设。组织开展了美容美发技能培训，培训人员达二万人次。建立了美容美发从业人员资质认证体系，规范了从业资格管理。举办了美容美发技能大赛，选拔了一批优秀技能人才。全年新增持证美容美发师五千余名，从业人员专业素质稳步提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天，我们怀着无比喜悦的心情，在这里隆重举行欢迎仪式，热烈欢迎XX领导一行莅临XX考察指导工作！</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（一）行业规模稳步扩大。我们积极推动美容美发行业发展，行业规模持续扩大。全年新增美容美发机构一千余家，机构总数达到五十万家。行业从业人员达到五百万人，较上年增长百分之八。行业总产值突破二千亿元，同比增长百分之十二。美容美发消费市场规模持续扩大，消费结构不断优化。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX领导长期以来关心支持XX事业发展，多次莅临XX指导工作，为XX发展指明了方向。这次XX领导一行的到来，充分体现了对XX工作的高度重视和关心支持。</w:t>
+        <w:t>（二）服务质量明显提升。我们坚持质量第一、服务至上，推动美容美发服务提质增效。引导美容美发机构完善服务流程，优化服务环境。推广使用合格产品，保障服务安全。加强从业人员培训，提高专业服务水平。全年美容美发机构服务满意度达到百分之八十，消费者投诉量下降百分之二十，服务质量明显提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（三）行业秩序持续好转。我们坚持依法监管、规范发展，持续整治行业乱象。开展了美容美发行业专项整治，查处了一批违法违规案件。打击了虚假宣传、价格欺诈等行为，维护了消费者合法权益。建立了行业自律机制，推动了行业诚信建设。全年查处违法违规案件一百二十起，处罚金额达三百万元，行业秩序持续好转。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下面，我介绍出席今天欢迎仪式的领导和嘉宾：XX领导、XX领导、XX领导……</w:t>
+        <w:t>（四）人才培养成效显著。我们高度重视美容美发人才培养工作，加强人才队伍建设。组织开展了美容美发技能培训，培训人员达二万人次。建立了从业人员资质认证体系，规范了从业资格管理。举办了美容美发技能大赛，选拔了一批优秀技能人才。全年新增持证美容美发师五千余名，从业人员持证率达到百分之七十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（五）消费维权成效明显。我们高度重视消费者权益保护工作，加强消费维权工作。建立了美容美发消费投诉快速处理机制，及时处理消费者投诉。开展了消费教育活动，提高了消费者维权意识。加强了预付卡管理，防范了消费风险。全年处理消费者投诉一千五百件，为消费者挽回经济损失二百余万元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天的欢迎仪式共有三项议程：</w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一是部分机构经营不规范，存在无证经营、超范围经营等问题。二是产品质量参差不齐，存在使用不合格产品现象。三是从业人员素质不一，专业水平有待提高。四是行业标准体系不够完善，标准化程度不高。五是消费纠纷较多，维权机制有待完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>第一项，请XX领导致欢迎词；</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...115 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>下一步，我们将继续推动美容美发行业规范健康发展，更好满足人民群众美好生活需要。一是加强行业监管，规范市场秩序。二是完善标准体系，推动标准化发展。三是加强人才培养，提高队伍素质。四是强化消费维权，保护消费者权益。五是推动转型升级，提升发展质量。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -841,54 +718,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>