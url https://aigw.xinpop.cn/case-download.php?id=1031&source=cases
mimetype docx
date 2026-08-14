--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -5,306 +5,270 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>会议闭幕式主持词</w:t>
+        <w:t>健身行业工作总结模板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>尊敬的各位领导、各位来宾，同志们：</w:t>
+        <w:t>过去一年，我单位认真贯彻落实全民健身国家战略和健康中国行动部署，积极推动健身行业规范有序发展，在行业监管、服务提升、标准建设、人才培养等方面取得了显著成效。全年新增健身场所三百余家，健身行业总产值突破八百亿元，参与健身锻炼人数达到五千万人次，为推动全民健身事业发展作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在行业监管方面，我们坚持依法监管、规范发展，加强健身场所和健身服务管理。开展了健身行业专项整治行动，查处了一批违法违规经营行为。建立了健身场所信用档案，实施了信用分级分类监管。规范了预付卡管理，保护了消费者合法权益。全年共检查健身场所一千五百余家，整改问题场所二百余家，查处违法违规案件五十余起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>大家下午好！</w:t>
+        <w:t>在服务提升方面，我们积极推动健身服务提质增效，满足群众多样化健身需求。引导健身场所优化服务流程，提升服务质量。推广智能化健身设备，提高健身服务科技含量。开展健身服务标准化建设，规范服务行为。全年健身场所服务满意度达到百分之八十五，较上年提升五个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在标准建设方面，我们加强健身行业标准化工作，完善标准体系。制定了健身场所建设标准、健身服务规范、健身教练资质标准等系列标准，为行业发展提供了规范指引。开展了标准宣贯培训，提高了行业标准化意识。推动了标准实施，促进了健身服务规范化发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>经过全体与会人员的共同努力，XX会议圆满完成了各项议程，即将胜利闭幕。</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（一）行业规模持续扩大。我们积极推动健身行业发展，行业规模不断扩大。全年新增健身场所三百余家，健身场所总数达到五千余家。健身行业从业人员达到三十万人，较上年增长百分之十五。健身行业总产值突破八百亿元，同比增长百分之十八。参与健身锻炼人数达到五千万人次，经常参加健身锻炼人数比例稳步提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天上午，我们听取了XX领导的开幕词和XX领导的工作报告，各位代表围绕会议主题进行了深入讨论，提出了许多宝贵的意见和建议。刚才，XX领导作了重要讲话，对下一步工作作出了部署和安排。</w:t>
+        <w:t>（二）服务质量明显提升。我们坚持质量第一、服务至上，推动健身服务提质增效。引导健身场所完善服务设施，优化服务环境。推广智能化健身设备，提供个性化健身方案。加强健身教练培训，提高专业服务水平。全年健身场所服务满意度达到百分之八十五，会员续费率达到百分之七十，服务质量明显提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（三）行业秩序持续好转。我们坚持依法监管、规范发展，持续整治行业乱象。开展了预付卡专项整治，规范了预付卡发行和使用。打击了虚假宣传、价格欺诈等违法违规行为，维护了消费者合法权益。建立了行业自律机制，推动了行业诚信建设。全年消费者投诉量下降百分之三十，行业秩序持续好转。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>这次会议时间虽短，但内容丰富、意义重大。会议深入分析了当前XX工作面临的形势和任务，明确了下一步工作的目标和方向，对于推动XX事业发展具有重要指导意义。</w:t>
+        <w:t>（四）人才培养成效显著。我们高度重视健身人才培养工作，加强人才队伍建设。组织开展了健身教练培训，培训人员达五千人次。建立了健身教练资质认证体系，规范了从业资格管理。引进了一批高水平健身教练，提升了行业整体水平。全年新增持证健身教练三千余名，健身教练持证率达到百分之九十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（五）智能化水平稳步提升。我们积极推动健身行业数字化转型，提升智能化水平。推广了智能健身设备、健身APP、在线健身课程等新产品新服务。建设了智慧健身场所，实现了设备互联、数据共享。开发了健身大数据平台，为科学健身提供了数据支撑。智能化健身设备覆盖率达到百分之六十，数字化转型取得积极进展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>希望大家认真学习贯彻会议精神，结合各自实际，抓好工作落实。要以这次会议为契机，进一步解放思想、开拓创新，扎实工作、锐意进取，为实现XX目标而努力奋斗！</w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一是部分健身场所经营不规范，存在预付卡风险。二是服务质量参差不齐，消费者投诉较多。三是健身教练队伍素质不一，专业水平有待提高。四是行业标准体系不够完善，标准化程度不高。五是智能化应用不够深入，数字化转型步伐需要加快。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>现在，我宣布：XX会议胜利闭幕！</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>下一步，我们将继续推动健身行业规范有序发展，更好满足群众健身需求。一是加强行业监管，规范市场秩序。二是提升服务质量，增强消费者满意度。三是加强人才培养，提高队伍素质。四是完善标准体系，推动标准化发展。五是推进智能化建设，提升数字化水平。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -754,54 +718,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>