--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -5,422 +5,256 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>会议开幕式主持词</w:t>
+        <w:t>体育行业工作总结模板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>尊敬的各位领导、各位来宾，同志们：</w:t>
+        <w:t>过去一年，我单位认真贯彻落实全民健身国家战略，围绕建设体育强国目标，统筹推进群众体育、竞技体育、体育产业协调发展，各项工作取得了显著成效。全年新建改建体育场地设施一千二百余处，举办各类体育赛事活动五千余场，培养输送优秀运动员三百余名，体育产业总产值突破三千亿元，为推动体育事业高质量发展作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在群众体育方面，我们深入实施全民健身计划，完善公共体育服务体系。新建了一批体育公园、健身步道、社区健身中心等设施，扩大了体育场地设施供给。组织开展了全民健身运动会、社区运动会、农民运动会等群众性体育活动，激发了群众参与体育锻炼的热情。培训了社会体育指导员五千余名，提高了科学健身指导水平。全年经常参加体育锻炼人数比例达到百分之三十八，群众身体素质稳步提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>大家上午好！</w:t>
+        <w:t>在竞技体育方面，我们坚持科学训练、刻苦训练，努力提高竞技水平。加强了国家队和省队建设，优化了训练体系和竞赛体系。组织参加了奥运会、亚运会、全运会等重大赛事，取得了优异成绩。全年共获得世界冠军二十五个，亚洲冠军四十八个，打破世界纪录三项，为国争光、为省添彩。加强了青少年体育工作，开展了青少年体育训练营、校园足球联赛等活动，发现和培养了一批优秀体育后备人才。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在体育产业方面，我们积极推动体育产业高质量发展，培育新的经济增长点。制定了体育产业发展规划，明确了发展目标和重点任务。支持了体育制造业转型升级，推动了体育服务业快速发展。促进了体育与旅游、文化、健康等产业融合，拓展了产业发展空间。全年体育产业增加值同比增长百分之十二，带动就业人数超过一百万人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天，我们齐聚一堂，隆重召开XX会议。这次会议是在XX背景下召开的一次重要会议，对于推动XX工作具有重要意义。</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（一）全民健身蓬勃发展。我们坚持以人民为中心的发展思想，不断完善公共体育服务体系。新建改建体育场地设施一千二百余处，人均体育场地面积达到二点三平方米。组织开展了全民健身运动会、社区运动会等群众性体育活动五千余场，参与群众达八百万人次。培训社会体育指导员五千余名，每千人拥有社会体育指导员二点五名。国民体质监测合格率达到百分之九十，群众身体素质明显提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>首先，请允许我介绍出席今天会议的领导和嘉宾：XX领导、XX领导、XX领导……让我们以热烈的掌声对各位领导和嘉宾的到来表示热烈欢迎！</w:t>
+        <w:t>（二）竞技体育成绩优异。我们坚持科学训练、刻苦训练，竞技体育水平稳步提高。在东京奥运会上，我省运动员获得金牌五枚、银牌三枚、铜牌四枚，创历史最好成绩。在全运会上，获得金牌四十二枚、奖牌一百二十枚，位居全国前列。加强了青少年体育工作，建立了青少年体育训练体系，培养输送优秀运动员三百余名。加强了教练员队伍建设，引进了一批高水平教练员，训练水平明显提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（三）体育产业快速发展。我们积极推动体育产业高质量发展，产业规模持续扩大。体育制造业转型升级步伐加快，智能健身器材、运动装备等新产品不断涌现。体育服务业蓬勃发展，体育培训、体育赛事、体育旅游等业态快速增长。体育消费市场活跃，体育消费规模持续扩大。全年体育产业总产值突破三千亿元，增加值占GDP比重达到百分之一点五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>出席今天会议的还有：XX部门负责人、XX单位代表以及新闻媒体的朋友们。欢迎大家的到来！</w:t>
+        <w:t>（四）体育改革深入推进。我们坚持改革创新，推动体育体制机制改革。深化了体育协会改革，推进了体育社会组织实体化建设。完善了体育赛事管理制度，激发了社会力量办赛积极性。推进了体育场馆运营管理改革，提高了场馆使用效率。加强了体育法治建设，完善了体育法规制度体系。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天的会议议程共有XX项：</w:t>
+        <w:t>一是公共体育服务供给仍不均衡，城乡差距较大。二是竞技体育优势项目不多，整体实力有待提升。三是体育产业结构不够优化，服务业占比偏低。四是体育人才队伍建设有待加强，高端人才短缺。五是体育法治建设需要进一步加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>第一项，请XX领导致开幕词；</w:t>
-[...158 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>下一步，我们将继续深入实施全民健身国家战略，加快建设体育强国。一是完善公共体育服务体系，推动全民健身高质量发展。二是加强竞技体育工作，努力提高竞技水平。三是推动体育产业高质量发展，培育新的经济增长点。四是深化体育改革，激发发展活力。五是加强体育人才队伍建设，夯实发展基础。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -870,54 +704,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>