--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -5,393 +5,270 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>揭牌仪式主持词</w:t>
+        <w:t>出版行业工作总结模板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>尊敬的各位领导、各位来宾，同志们：</w:t>
+        <w:t>过去一年，我单位认真贯彻落实国家关于出版工作的方针政策，坚持正确的出版导向，围绕中心、服务大局，在主题出版、精品生产、转型升级、市场监管等方面取得了显著成效。全年共出版图书一万五千余种，总印数达到八亿册，实现销售收入一百二十亿元，为推动社会主义文化繁荣发展作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在主题出版方面，我们紧紧围绕党和国家工作大局，精心策划组织了一批重点选题。围绕学习贯彻习近平新时代中国特色社会主义思想、庆祝建党一百周年、脱贫攻坚、乡村振兴等重大主题，出版了《新时代思想文库》《百年征程》《脱贫之路》等系列图书，产生了广泛的社会影响。全年共有二十种图书入选国家重点出版物出版规划，十五种图书获得国家级出版奖项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>大家上午好！</w:t>
+        <w:t>在精品生产方面，我们实施精品出版工程，加大优质内容供给。建立了选题论证机制，严把选题质量关。加强了编辑队伍建设，提升了编辑加工水平。优化了出版流程管理，提高了出版效率。全年出版了一大批思想性、艺术性、可读性俱佳的优秀图书，满足了人民群众多样化的阅读需求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在转型升级方面，我们积极推动传统出版与新兴出版融合发展。加快了数字出版平台建设，开发了有声读物、电子书、知识服务等新型出版产品。推进了出版流程数字化改造，提高了出版效率和质量。探索了出版与教育、科技、旅游等领域的跨界融合，拓展了出版产业发展空间。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天，我们在这里隆重举行XX揭牌仪式。首先，请允许我代表XX单位，向出席今天揭牌仪式的各位领导、各位来宾表示热烈欢迎！向为XX建设付出辛勤劳动的同志们表示衷心感谢！</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（一）主题出版成果突出。我们坚持围绕中心、服务大局，精心策划组织主题出版工作。围绕学习贯彻习近平新时代中国特色社会主义思想，出版了系列理论读物和通俗读物，帮助广大干部群众深入学习领会党的创新理论。围绕庆祝建党一百周年，出版了党史学习读物、红色经典作品等，激发了广大读者的爱党爱国热情。围绕脱贫攻坚和乡村振兴，出版了反映基层实践、总结成功经验的图书，为推进乡村振兴提供了有益借鉴。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX的成立，是XX事业发展史上的一件大事，对于推动XX工作具有重要意义。XX将承担XX职责，为XX事业发展提供有力支撑。</w:t>
+        <w:t>（二）精品生产成效显著。我们实施精品出版工程，建立精品生产激励机制。设立了精品出版专项资金，对优秀选题给予重点扶持。建立了专家评审制度，对重点选题进行论证把关。加强了编辑培训，提高了编辑人员的专业素养。全年出版了一批获得读者好评、市场认可的优秀图书，出版质量稳步提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（三）融合发展稳步推进。我们积极适应数字化发展趋势，推动传统出版转型升级。建设了数字出版平台，开发了数字阅读产品。推进了出版资源数字化，建立了数字资源库。探索了知识服务模式，开发了在线教育、专业咨询等服务产品。融合发展取得积极进展，数字出版收入占比持续提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下面，我介绍出席今天揭牌仪式的领导和嘉宾：XX领导、XX领导、XX领导……</w:t>
+        <w:t>（四）市场监管持续加强。我们坚持依法行政，加强出版市场监管。开展了出版物市场专项整治，查处了一批违法违规案件。加强了版权保护工作，打击侵权盗版行为。规范了出版单位经营行为，维护了良好的市场秩序。全年共查处违法违规案件一百二十余起，处罚金额达五百余万元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（五）公共服务不断优化。我们积极推进全民阅读活动，建设书香社会。组织开展了世界读书日、全民阅读月等活动，营造了浓厚的阅读氛围。支持了实体书店发展，改善了阅读环境。推进了农家书屋建设，丰富了农村群众精神文化生活。全年组织各类阅读活动三千余场，参与群众达五十万人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天的揭牌仪式共有三项议程：</w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一是部分选题同质化严重，创新性不足。二是数字化转型步伐较慢，融合发展深度不够。三是部分出版单位经营困难，发展后劲不足。四是人才队伍建设有待加强，复合型人才短缺。五是版权保护力度需要进一步加大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>第一项，请XX领导致辞；</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...115 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>下一步，我们将继续坚持正确导向，深化改革创新，推动出版业高质量发展。一是加强主题出版工作，服务党和国家工作大局。二是实施精品出版工程，提升出版质量水平。三是推进融合发展，加快转型升级步伐。四是加强市场监管，维护良好出版秩序。五是加强人才队伍建设，夯实发展基础。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -841,54 +718,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>