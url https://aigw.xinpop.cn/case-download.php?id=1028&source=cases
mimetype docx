--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -5,393 +5,256 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>年会主持词</w:t>
+        <w:t>影视行业工作总结模板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>尊敬的各位领导、各位同事：</w:t>
+        <w:t>过去一年，我单位紧紧围绕影视产业发展大局，深入贯彻落实国家关于文化产业发展的各项方针政策，坚持正确导向、守正创新，在影视内容创作、产业促进、市场监管等方面取得了显著成效。全年共完成电影备案审批一百二十余部，电视剧备案审批八十余部，网络视听节目备案审核三千余集，有力推动了影视产业健康有序发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在内容创作方面，我们积极引导影视创作聚焦现实题材，弘扬主旋律，传播正能量。组织开展了"新时代优秀影视作品创作工程"，扶持了一批反映改革开放成就、脱贫攻坚成果、乡村振兴实践的精品力作。全年共有十五部作品获得国家级奖项，二十三部作品入选省级重点扶持项目，创作质量稳步提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>大家晚上好！</w:t>
+        <w:t>在产业促进方面，我们深入实施影视产业高质量发展战略，推动影视基地建设、影视人才培养、影视科技创新等重点工作取得突破。协调解决了影视企业融资难、场地难、人才难等实际问题，为企业发展创造了良好环境。全年新增影视企业一百五十余家，影视产业总产值突破五百亿元，同比增长百分之十八。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>在市场监管方面，我们持续开展影视行业专项整治行动，严厉打击偷逃税、阴阳合同、天价片酬等违法违规行为，规范市场秩序，净化行业生态。全年共查处违法违规案件三十五起，处罚金额达一千二百余万元，有效遏制了行业乱象。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>辞旧迎新岁，欢聚庆丰年。今天，我们怀着喜悦的心情，欢聚一堂，隆重举行XX年会。首先，请允许我代表XX单位，向全体员工及其家属致以节日的问候和美好的祝愿！</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（一）精品创作成果丰硕。我们坚持以人民为中心的创作导向，引导影视工作者深入生活、扎根人民，创作了一批思想精深、艺术精湛、制作精良的优秀作品。电影《山河岁月》荣获金鸡奖最佳故事片，电视剧《奋斗者》获得飞天奖优秀电视剧奖，纪录片《大国工匠》入选中宣部优秀纪录片展播名单。这些作品生动展现了新时代中国人民的精神风貌，受到广大观众的热烈欢迎和高度评价。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，是XX单位发展史上不平凡的一年。在各级领导的关心支持下，在全体员工的共同努力下，我们取得了显著成绩：XX指标超额完成，XX项目顺利推进，XX领域取得突破……这些成绩的取得，离不开每一位员工的辛勤付出和无私奉献。</w:t>
+        <w:t>（二）产业发展势头强劲。我们积极推动影视产业转型升级，加快构建现代影视产业体系。指导建设了三个省级影视产业园区，引进了一批国内外知名影视企业落户。推动影视与旅游、文化、科技等产业深度融合，培育了新的经济增长点。全年影视产业增加值同比增长百分之十五，带动就业人数超过五万人，产业集聚效应日益显现。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>（三）市场秩序持续好转。我们坚持依法行政、严格执法，持续加强影视市场监管。建立了影视行业信用体系，对违法违规企业和个人实施联合惩戒。开展了网络视听节目专项整治，清理下架违规节目两千余集。规范了影视作品版权交易秩序，保护了创作者合法权益。行业风气明显好转，市场环境更加公平有序。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今晚的年会安排了丰富多彩的节目和抽奖环节，希望大家尽情享受这美好的时光。</w:t>
+        <w:t>（四）人才队伍建设加强。我们高度重视影视人才培养工作，实施了影视人才振兴计划。组织开展了导演、编剧、制片人等专业技术培训二十余期，培训人员达一千五百人次。建立了影视人才数据库，完善了人才评价激励机制。引进了一批高层次影视人才，为产业发展提供了有力的人才支撑。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下面，我宣布：XX年会正式开始！</w:t>
+        <w:t>一是精品力作数量仍然不足，有影响力的现象级作品偏少。二是产业结构不够优化，同质化竞争问题突出。三是部分企业经营管理不规范，存在一定的风险隐患。四是人才队伍建设有待加强，高端人才、复合型人才短缺。五是新技术应用不够充分，数字化转型步伐需要加快。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>首先，请XX领导致辞；</w:t>
-[...129 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>下一步，我们将继续坚持正确导向，深化改革创新，推动影视产业高质量发展。一是加强精品创作引导，推出更多优秀作品。二是优化产业结构布局，促进产业集聚发展。三是强化市场监管执法，维护良好市场秩序。四是加强人才队伍建设，夯实产业发展基础。五是推动科技创新应用，提升产业发展水平。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -841,54 +704,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>