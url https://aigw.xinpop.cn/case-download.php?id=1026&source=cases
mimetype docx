--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -5,393 +5,315 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>培训开班仪式主持词</w:t>
+        <w:t>软件开发行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据工业和信息化部的工作部署和要求，我司坚持创新驱动发展战略，深入推进软件产业发展，不断提升产品质量和服务水平。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、经营业绩稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>尊敬的各位领导、各位学员：</w:t>
+        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳步增长。本年度实现营业收入20亿元，同比增长25%；实现利润总额3亿元，同比增长30%。软件产品数量达到50个，同比增长20%。软件服务客户数量达到1000家，同比增长15%。软件项目完成数量达到500个，同比增长20%。软件研发人员数量达到2000人，同比增长15%。软件著作权数量达到100项，同比增长20%。软件专利数量达到50项，同比增长25%。客户满意度达到95%，项目交付准时率达到98%。市场占有率提升5个百分点，行业排名前十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、软件研发能力持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>大家上午好！</w:t>
+        <w:t>公司加强软件研发能力建设，提升软件研发水平。完善软件研发制度，制定软件研发手册，明确研发流程。建设软件研发团队，配备研发人员2000人。其中，高级工程师500人，中级工程师1000人，初级工程师500人。开展软件研发培训，培训研发人员5000人次。建设软件研发平台，建设开发平台，实现开发自动化。建设测试平台，实现测试自动化。建设运维平台，实现运维自动化。建设项目管理平台，实现项目管理信息化。建设代码管理平台，实现代码管理规范化。软件研发效率提升30%，软件研发成本下降15%。获得省级软件研发先进单位称号、CMMI5级认证。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、软件产品质量持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天，XX培训班正式开班了。首先，请允许我代表XX单位，向出席今天开班仪式的各位领导表示热烈欢迎！向全体学员表示亲切问候！</w:t>
+        <w:t>公司加强软件产品质量管理，提升软件产品质量。完善软件质量管理制度，制定软件质量管理手册，明确质量要求。建设软件质量管理体系，通过ISO9001质量管理体系认证、ISO27001信息安全管理体系认证。开展软件质量测试，测试软件产品50个，测试用例10万条，测试覆盖率95%。开展软件质量检查，检查软件项目500个，发现质量问题1000项，整改率100%。开展软件质量评估，评估软件产品50个，软件产品质量合格率99%。软件产品质量显著提升，软件产品缺陷率下降30%。获得省级软件产品质量先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、软件服务能力持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>这次培训是为了深入贯彻落实XX精神，提升XX人员的业务能力和综合素质而举办的。培训内容涵盖XX、XX、XX等方面，具有很强的针对性和实用性。</w:t>
+        <w:t>公司加强软件服务能力建设，提升软件服务水平。完善软件服务制度，制定软件服务手册，明确服务流程。建设软件服务团队，配备服务人员500人。开展软件服务培训，培训服务人员2000人次。开展软件服务支持，服务客户1000家，服务响应时间2小时，服务解决率95%。开展软件服务维护，维护软件系统500个，系统可用率99.9%。开展软件服务升级，升级软件产品50个，升级成功率100%。软件服务能力显著提升，软件服务水平显著增强。获得省级软件服务先进单位称号、ITSS信息技术服务标准认证。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、技术创新成果丰硕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下面，我介绍出席今天开班仪式的领导：XX领导、XX领导、XX领导……</w:t>
+        <w:t>公司加大技术创新投入，提升核心竞争力。本年度研发投入达到3亿元，占营收比例达到15%。研发团队规模达到2000人，其中高级工程师500人，博士50人。开展研发项目100项，完成研发项目80项。申请专利100项，其中发明专利80项，获得专利授权60项。获得软件著作权100项。获得科技进步奖5项，其中省级科技进步奖2项。建设研发平台，建成省级企业技术中心、省级工程技术研究中心。开展产学研合作，与10所高校建立合作关系，联合培养人才100人。技术创新能力显著提升，技术水平显著增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、安全管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天的开班仪式共有三项议程：</w:t>
+        <w:t>公司坚持安全第一理念，加强安全管理。建立健全安全管理制度，制定安全管理手册，明确安全责任。开展安全教育培训，培训员工5000人次。开展安全检查，检查软件系统500个，排查安全隐患1000项，整改率100%。开展应急演练，组织应急演练12次。建设安全设施，安全设施投入达到5000万元。加强信息安全管理，实施信息安全等级保护，通过三级等保测评。加强数据安全管理，保护用户数据安全，数据安全事件为零。加强网络安全管理，保障网络安全，网络安全事件为零。全年未发生重大安全事故，安全生产形势稳定。获得省级信息安全示范企业称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、人才队伍建设成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>第一项，请XX领导讲话；</w:t>
+        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才300人，其中高级人才50人。员工总数达到2500人，其中研发人员2000人，服务人员500人。开展员工培训，全年培训员工5000人次。完善薪酬激励体系，实施股权激励计划，激励员工200人。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到90%，员工流失率控制在10%以下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>第二项，请XX领导作动员报告；</w:t>
-[...100 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>继续坚持创新驱动发展战略，推进软件产业发展。加强软件研发能力建设，提升软件研发水平。加强软件产品质量管理，提升软件产品质量。加强软件服务能力建设，提升软件服务水平。推进技术创新，提升核心竞争力。加强安全管理，确保安全生产。加强人才队伍建设，打造高素质团队。推进企业数字化转型，提升运营效率。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -841,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>