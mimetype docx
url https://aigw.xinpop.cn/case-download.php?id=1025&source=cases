--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -5,393 +5,315 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>签约仪式主持词</w:t>
+        <w:t>通信行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据工业和信息化部的工作部署和要求，我司坚持服务人民、服务经济社会的理念，深入推进通信行业发展，不断提升服务质量和经营效益。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、经营业绩稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>尊敬的各位领导、各位来宾，同志们：</w:t>
+        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳步增长。本年度实现营业收入500亿元，同比增长8%；实现利润总额50亿元，同比增长10%。移动用户达到2亿户，同比增长5%。其中，5G用户达到1亿户，5G用户占比达到50%。宽带用户达到5000万户，同比增长10%。其中，千兆宽带用户达到1000万户，千兆宽带占比达到20%。政企客户达到100万户，同比增长15%。ARPU值达到50元，同比增长3%。客户满意度达到95%，投诉率下降15%。市场占有率达到30%，行业排名前三。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、网络建设持续推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>大家上午好！</w:t>
+        <w:t>公司加强网络建设，提升网络覆盖。建设5G基站10万个，5G基站总数达到20万个，5G网络覆盖率达到95%。建设4G基站5万个，4G基站总数达到50万个，4G网络覆盖率达到99%。建设宽带端口1000万个，宽带端口总数达到5000万个，宽带覆盖率达到95%。建设传输光缆10万公里，传输光缆总长度达到100万公里。建设数据中心10个，数据中心总面积达到50万平方米。建设核心机房100个，核心机房总面积达到10万平方米。网络覆盖显著扩大，网络服务能力显著增强。获得省级网络建设先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、服务质量持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天，我们在这里隆重举行XX签约仪式。首先，请允许我代表XX单位，向出席今天签约仪式的各位领导、各位来宾表示热烈欢迎！</w:t>
+        <w:t>公司坚持服务至上理念，提升服务质量。完善服务制度，制定服务手册，明确服务流程。建设客户服务中心，配备客户服务人员5000人。开展服务培训，培训客户服务人员5万人次。开展服务检查，检查服务网点1万个，发现服务问题5000项，整改率100%。开展服务评比，评选优秀服务员1000名。开展客户满意度调查，客户满意度达到95%。处理客户投诉100万件，投诉处理满意率95%。开展客户关怀活动，关怀客户500万人次。建设客户服务系统，实现客户服务信息化，客户服务响应速度提升30%。服务质量显著提升，客户满意度显著增强。获得省级服务质量先进单位称号、省级消费者满意单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、技术创新深入推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX项目是XX单位与XX单位合作的重要项目，对于推动XX事业发展具有重要意义。经过双方的共同努力，项目前期工作进展顺利，今天正式签约，标志着项目进入实质性实施阶段。</w:t>
+        <w:t>公司加快技术创新，提升技术能力。本年度研发投入达到20亿元，占营收比例达到4%。研发团队规模达到2000人，其中高级工程师500人。开展研发项目100项，完成研发项目80项。申请专利500项，其中发明专利300项，获得专利授权300项。获得软件著作权200项。建设技术平台，建设5G网络平台，实现5G网络功能。建设云计算平台，实现云计算功能。建设大数据平台，实现大数据功能。建设人工智能平台，实现人工智能功能。建设物联网平台，实现物联网功能。技术创新能力显著提升，技术水平显著增强。获得省级技术创新先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、政企业务不断拓展</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下面，我介绍出席今天签约仪式的领导和嘉宾：XX领导、XX领导、XX领导……</w:t>
+        <w:t>公司加强政企业务拓展，提升政企业务收入。完善政企业务制度，制定政企业务手册，明确业务流程。建设政企业务团队，配备政企业务人员2000人。开展政企业务培训，培训政企业务人员2万人次。拓展政企客户，新增政企客户20万户，政企客户总数达到100万户。拓展政企业务，政企业务收入达到100亿元，政企业务占比达到20%。开展政务云服务，服务政务客户100个，政务云收入达到10亿元。开展企业云服务，服务企业客户5000个，企业云收入达到20亿元。开展物联网服务，服务物联网客户1000个，物联网收入达到5亿元。政企业务能力显著提升，政企业务收入显著增长。获得省级政企业务先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、安全管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天的签约仪式共有三项议程：</w:t>
+        <w:t>公司坚持安全第一理念，加强安全管理。建立健全安全管理制度，制定安全管理手册，明确安全责任。开展安全教育培训，培训员工5万人次。开展安全检查，检查网络设备10万台，排查安全隐患5000项，整改率100%。开展应急演练，组织应急演练12次。建设安全设施，安全设施投入达到5亿元。加强网络安全管理，实施网络安全等级保护，通过三级等保测评。加强信息安全管理，保护用户信息安全，信息安全事件为零。加强通信保障管理，保障重大活动通信，通信保障成功率100%。全年未发生重大安全事故，安全生产形势稳定。获得省级安全生产标准化企业认证、省级网络安全示范企业称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、绿色发展成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>第一项，请XX领导致辞；</w:t>
+        <w:t>公司坚持绿色发展理念，推进节能减排。推广节能设备，改造基站5万个，节能设备占比达到50%。推广节能技术，应用节能技术100项，节能效果显著。开展节能改造，实施节能项目50项，节约能源消耗1万吨标准煤。推广绿色包装，使用绿色包装100万个，绿色包装使用率达到50%。推广无纸化办公，无纸化办公率达到80%。碳排放强度下降10%，能耗强度下降8%。获得绿色通信企业称号、节能减排示范企业称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>第二项，请双方代表签署合作协议；</w:t>
-[...100 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>继续坚持稳健经营理念，推进通信行业发展。加强网络建设，提升网络覆盖。提升服务质量，增强客户满意度。推进技术创新，提升技术能力。拓展政企业务，提升政企业务收入。加强安全管理，确保安全生产。推进绿色发展，实现节能减排。加强人才队伍建设，打造高素质团队。履行社会责任，回馈社会。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -841,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>