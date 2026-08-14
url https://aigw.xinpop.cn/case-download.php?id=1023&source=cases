--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -5,422 +5,315 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>文艺晚会主持词</w:t>
+        <w:t>电商行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据商务部的工作部署和要求，我司坚持服务消费者、服务经济社会的理念，深入推进电商行业发展，不断提升服务质量和经营效益。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、经营业绩稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>尊敬的各位领导、各位来宾，同志们、朋友们：</w:t>
+        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳步增长。本年度实现交易额100亿元，同比增长25%；实现营业收入10亿元，同比增长20%；实现利润总额2亿元，同比增长25%。平台商家数量达到10万家，同比增长30%。平台商品数量达到1000万种，同比增长20%。平台用户数量达到5000万人，同比增长35%。月活跃用户达到2000万人，日活跃用户达到500万人。客单价达到200元，同比增长10%。复购率达到40%，同比增长5个百分点。订单量达到5000万单，同比增长30%。物流时效达到2天，物流成本下降10%。客户满意度达到95%，商家满意度达到90%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、平台运营持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>大家晚上好！</w:t>
+        <w:t>公司加强平台运营管理，提升平台运营效率。完善平台运营制度，制定平台运营手册，明确运营流程。开展平台活动，举办促销活动100场，活动交易额达到50亿元。开展平台推广，投放广告费用2亿元，获取新用户1000万人。开展平台招商，招商入驻商家5万家，招商成功率80%。开展平台管理，管理商家10万家，商家合规率95%。开展平台治理，处理违规商家1万家，违规处理率100%。开展平台服务，服务商家10万家，商家满意度90%。平台运营效率提升15%，平台运营成本下降10%。获得省级电子商务示范平台称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、商品管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今晚，我们欢聚一堂，共同欣赏XX文艺晚会。首先，请允许我代表XX单位，向出席今晚晚会的各位领导、各位来宾表示热烈欢迎！向所有演职人员表示衷心感谢！</w:t>
+        <w:t>公司加强商品管理，提升商品品质。完善商品管理制度，制定商品管理手册，明确管理流程。开展商品审核，审核商品500万种，审核通过率90%。开展商品质量检测，检测商品10万批次，检测合格率99%。开展商品下架处理，下架违规商品10万种，下架处理率100%。开展商品投诉处理，处理商品投诉10万件，投诉处理满意率95%。开展商品溯源管理，实现商品全程追溯，追溯商品达到100万种。商品质量显著提升，商品投诉率下降20%。获得省级商品质量管理先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、物流配送不断优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今晚的晚会主题是XX，旨在通过丰富多彩的文艺节目，展现XX精神，传递XX理念。晚会节目形式多样，包括歌曲、舞蹈、小品、相声等，希望大家能够尽情享受这美好的夜晚。</w:t>
+        <w:t>公司加强物流配送管理，提升物流配送效率。完善物流配送制度，制定物流配送手册，明确配送流程。建设物流配送中心10个，配送中心面积达到50万平方米。建设智能仓储系统，实现仓储自动化，仓储效率提升30%。建设智能分拣系统，实现分拣自动化，分拣效率提升40%。建设智能配送系统，实现配送智能化，配送效率提升20%。优化物流配送网络，配送时效达到2天，配送成本下降10%。开展物流配送服务，配送订单5000万单，配送准时率98%。开展物流配送培训，培训配送人员1万人次。物流配送效率显著提升，物流配送成本显著下降。获得省级物流配送先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、客户服务持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下面，我介绍出席今晚晚会的领导和嘉宾：XX领导、XX领导、XX领导……</w:t>
+        <w:t>公司坚持客户至上理念，提升客户服务水平。完善客户服务制度，制定客户服务手册，明确服务流程。建设客户服务中心，配备客户服务人员500人。开展客户服务培训，培训客户服务人员5000人次。开展客户服务检查，检查服务记录100万条，发现服务问题1000项，整改率100%。开展客户满意度调查，客户满意度达到95%。处理客户投诉10万件，投诉处理满意率95%。开展客户关怀活动，关怀客户100万人次。建设客户数据分析系统，分析客户行为，精准服务。客户服务水平显著提升，客户满意度显著增强。获得省级客户服务先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、技术创新深入推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>现在，我宣布：XX文艺晚会正式开始！</w:t>
+        <w:t>公司加快技术创新，提升技术能力。本年度研发投入达到1亿元，占营收比例达到10%。研发团队规模达到200人，其中高级工程师50人。开展研发项目50项，完成研发项目40项。申请专利100项，其中发明专利50项，获得专利授权60项。获得软件著作权50项。建设技术平台，建设电商平台，实现电商交易功能。建设大数据平台，实现数据分析功能。建设人工智能平台，实现智能推荐功能。建设云计算平台，实现弹性扩展功能。建设安全平台，保障平台安全。技术创新能力显著提升，技术水平显著增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、合规管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>首先，请欣赏开场舞《XX》；</w:t>
+        <w:t>公司加强合规管理，确保依法经营。完善合规管理制度，制定合规手册，明确合规要求。开展合规培训，培训员工5000人次。开展合规检查，检查项目1000个，发现合规问题100项，整改率100%。开展职业道德教育，教育员工5000人次。开展法律法规教育，教育员工5000人次。建立投诉处理机制，处理投诉10万件，投诉处理满意率95%。建立违规惩戒机制，惩戒违规商家1万家。全年未发生重大违规事件，经营合规率达到99%。获得省级合规管理先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>请欣赏歌曲《XX》；</w:t>
-[...129 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>继续坚持稳健经营理念，推进电商行业发展。加强平台运营管理，提升平台运营效率。加强商品管理，提升商品品质。加强物流配送管理，提升物流配送效率。加强客户服务，提升客户满意度。推进技术创新，提升技术能力。加强合规管理，确保依法经营。加强人才队伍建设，打造高素质团队。履行社会责任，回馈社会。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -870,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>