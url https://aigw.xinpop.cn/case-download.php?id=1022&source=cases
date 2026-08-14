--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -5,364 +5,315 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>研讨会主持词</w:t>
+        <w:t>人力资源行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据人力资源和社会保障部的工作部署和要求，我司坚持服务人才发展、服务经济社会的理念，深入推进人力资源行业发展，不断提升服务质量和专业水平。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、业务发展稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>尊敬的各位专家、各位学者，同志们：</w:t>
+        <w:t>公司坚持稳健经营理念，优化业务结构，实现业务稳步增长。本年度服务客户1000家，同比增长15%。其中，招聘服务客户500家，培训服务客户300家，其他服务客户200家。营业收入达到5亿元，同比增长12%；实现利润总额8000万元，同比增长15%。人力资源从业人员达到300人，同比增长10%。其中，猎头顾问100人，培训师50人，其他人员150人。服务求职者10万人次，同比增长20%。其中，成功就业5万人次，就业成功率达到50%。客户满意度达到95%，求职者满意度达到90%。服务响应时间缩短20%，服务效率提升15%。获得省级优秀人力资源服务机构称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、招聘服务能力持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>大家上午好！</w:t>
+        <w:t>公司加强招聘服务能力建设，提升招聘服务水平。完善招聘服务制度，制定招聘服务手册，明确服务流程。建设招聘服务团队，配备招聘顾问100人。开展招聘服务培训，培训招聘顾问2000人次。建设人才数据库，收录人才信息100万条。建设企业数据库，收录企业信息5000条。开展校园招聘，举办校园招聘会100场，服务企业500家，服务学生10万人次。开展社会招聘，举办社会招聘会50场，服务企业300家，服务求职者5万人次。开展猎头服务，服务企业100家，成功推荐人才500人。招聘服务能力显著提升，招聘服务水平显著增强。获得省级招聘服务先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、培训服务能力持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天，我们齐聚XX，隆重召开XX研讨会。这次研讨会是XX领域的一次盛会，对于推动XX学术研究和实践应用具有重要意义。</w:t>
+        <w:t>公司加强培训服务能力建设，提升培训服务水平。完善培训服务制度，制定培训服务手册，明确服务流程。建设培训服务团队，配备培训师50人。开展培训服务培训，培训培训师1000人次。建设培训课程库，收录培训课程500门。建设培训师资库，收录培训师200人。开展企业培训，培训企业员工5万人次。开展职业技能培训，培训学员1万人次。开展管理培训，培训管理人员5000人次。开展新员工培训，培训新员工1万人次。培训服务能力显著提升，培训服务水平显著增强。获得省级培训服务先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、劳务派遣服务能力持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>首先，请允许我介绍出席今天研讨会的领导和嘉宾：XX领导、XX专家、XX学者……以及来自XX单位的代表。</w:t>
+        <w:t>公司加强劳务派遣服务能力建设，提升劳务派遣服务水平。完善劳务派遣服务制度，制定劳务派遣服务手册，明确服务流程。建设劳务派遣服务团队，配备服务人员50人。开展劳务派遣服务培训，培训服务人员1000人次。建设派遣员工数据库，收录派遣员工信息5万条。建设用工单位数据库，收录用工单位信息500条。开展劳务派遣，派遣员工3万人，服务用工单位300家。开展劳务外包，外包员工5000人，服务外包单位50家。开展人事代理，代理人员1万人，服务代理单位100家。劳务派遣服务能力显著提升，劳务派遣服务水平显著增强。获得省级劳务派遣服务先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、服务质量不断优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天的研讨会共有三项议程：</w:t>
+        <w:t>公司坚持服务至上理念，提升服务质量。完善服务标准，制定服务规范，明确服务流程。建设服务质量管理体系，通过ISO9001质量管理体系认证。开展服务质量检查，检查项目5000个，发现服务质量问题100项，整改率达到100%。开展客户满意度调查，客户满意度达到95%。开展求职者满意度调查，求职者满意度达到90%。处理客户投诉50件，投诉处理满意率达到98%。处理求职者投诉100件，投诉处理满意率达到95%。开展客户关怀活动，关怀客户500人次。开展求职者关怀活动，关怀求职者1000人次。服务质量显著提升，客户满意度显著增强。获得省级服务质量先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、合规管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>第一项，请XX领导致开幕词；</w:t>
+        <w:t>公司加强合规管理，确保依法经营。完善合规管理制度，制定合规手册，明确合规要求。开展合规培训，培训从业人员3000人次。开展合规检查，检查项目5000个，发现合规问题50项，整改率达到100%。开展职业道德教育，教育从业人员3000人次。开展法律法规教育，教育从业人员3000人次。建立投诉处理机制，处理投诉150件，投诉处理满意率达到96%。建立违规惩戒机制，惩戒违规从业人员5人。全年未发生重大违规事件，经营合规率达到99%。获得省级合规管理先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、社会责任积极履行</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>第二项，请各位专家学者作主题报告；</w:t>
+        <w:t>公司积极履行社会责任，服务就业创业。开展公益招聘，举办公益招聘会50场，服务求职者5万人次。开展就业指导，指导求职者1万人次。开展创业辅导，辅导创业者1000人次。开展职业培训，培训失业人员5000人次。开展扶贫帮扶，帮扶贫困户50户。开展捐赠活动，捐赠资金50万元。获得省级公益招聘先进单位称号、省级就业创业服务先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>第三项，分组讨论和交流。</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>继续坚持稳健经营理念，推进人力资源行业发展。加强招聘服务能力建设，提升招聘服务水平。加强培训服务能力建设，提升培训服务水平。加强劳务派遣服务能力建设，提升劳务派遣服务水平。提升服务质量，增强客户满意度。加强合规管理，确保依法经营。履行社会责任，服务就业创业。加强人才队伍建设，打造高素质团队。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -812,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>