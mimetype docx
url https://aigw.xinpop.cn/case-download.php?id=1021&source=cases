--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -5,335 +5,315 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>座谈会主持词</w:t>
+        <w:t>广告行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据国家市场监督管理总局的工作部署和要求，我司坚持服务品牌发展、服务经济社会的理念，深入推进广告行业发展，不断提升服务质量和专业水平。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、业务发展稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>尊敬的各位领导、各位来宾，同志们：</w:t>
+        <w:t>公司坚持稳健经营理念，优化业务结构，实现业务稳步增长。本年度服务客户300家，同比增长15%。其中，品牌客户100家，产品客户150家，其他客户50家。营业收入达到8亿元，同比增长12%；实现利润总额1.2亿元，同比增长15%。广告从业人员达到500人，同比增长10%。其中，创意人员200人，策划人员100人，媒介人员100人，其他人员100人。广告项目完成量达到2000个，同比增长15%。其中，品牌广告项目500个，产品广告项目1000个，其他广告项目500个。客户满意度达到95%，客户回头率达到60%。项目交付准时率达到98%，项目质量合格率达到99%。获得省级优秀广告公司称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、创意能力持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>大家上午好！</w:t>
+        <w:t>公司加强创意能力建设，提升广告创意水平。完善创意培训制度，制定培训计划，明确培训内容。开展创意培训，培训创意人员3000人次。开展创意研讨，研讨创意案例500个。开展创意交流，组织创意交流100次。开展创意学习，学习创意方法100种。建设创意团队，建设创意团队10个，其中品牌创意团队、产品创意团队、数字创意团队、视频创意团队、平面创意团队、活动创意团队、公关创意团队、互动创意团队、内容创意团队、整合创意团队。建设创意数据库，收录创意案例10000个，收录创意方法500种。创意能力显著提升，创意水平显著增强。获得省级创意能力建设先进单位称号、省级广告创意奖20项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、策划能力持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天，我们召开XX座谈会，主要目的是围绕XX主题，听取大家的意见和建议，共同探讨XX发展思路。</w:t>
+        <w:t>公司加强策划能力建设，提升广告策划水平。完善策划培训制度，制定培训计划，明确培训内容。开展策划培训，培训策划人员2000人次。开展策划研讨，研讨策划案例300个。开展策划交流，组织策划交流50次。开展策划学习，学习策划方法100种。建设策划团队，建设策划团队5个，其中品牌策划团队、产品策划团队、媒介策划团队、活动策划团队、整合策划团队。建设策划数据库，收录策划案例5000个，收录策划方法300种。策划能力显著提升，策划水平显著增强。获得省级策划能力建设先进单位称号、省级广告策划奖10项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、媒介能力持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>首先，请允许我介绍出席今天座谈会的领导和嘉宾：XX领导、XX领导、XX领导……以及XX单位的代表。</w:t>
+        <w:t>公司加强媒介能力建设，提升广告媒介水平。完善媒介培训制度，制定培训计划，明确培训内容。开展媒介培训，培训媒介人员2000人次。开展媒介研讨，研讨媒介案例200个。开展媒介交流，组织媒介交流50次。开展媒介学习，学习媒介方法100种。建设媒介团队，建设媒介团队5个，其中电视媒介团队、户外媒介团队、数字媒介团队、社交媒介团队、整合媒介团队。建设媒介数据库，收录媒介资源10000个，收录媒介方法200种。媒介能力显著提升，媒介水平显著增强。获得省级媒介能力建设先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、服务质量不断优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>今天的座谈会主要有两项议程：</w:t>
+        <w:t>公司坚持服务至上理念，提升服务质量。完善服务标准，制定服务规范，明确服务流程。建设服务质量管理体系，通过ISO9001质量管理体系认证。开展服务质量检查，检查项目2000个，发现服务质量问题100项，整改率达到100%。开展客户满意度调查，客户满意度达到95%。处理客户投诉30件，投诉处理满意率达到98%。开展客户关怀活动，关怀客户300人次。建设客户管理系统，管理客户信息300条。建设项目管理系统，管理项目信息2000条。服务质量显著提升，客户满意度显著增强。获得省级服务质量先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、合规管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>第一项，请XX领导介绍XX工作情况；</w:t>
+        <w:t>公司加强合规管理，确保依法经营。完善合规管理制度，制定合规手册，明确合规要求。开展合规培训，培训从业人员5000人次。开展合规检查，检查项目2000个，发现合规问题50项，整改率达到100%。开展职业道德教育，教育从业人员5000人次。开展法律法规教育，教育从业人员5000人次。建立投诉处理机制，处理投诉30件，投诉处理满意率达到98%。建立违规惩戒机制，惩戒违规从业人员5人。全年未发生重大违规事件，经营合规率达到99%。获得省级合规管理先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、社会责任积极履行</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>第二项，请各位代表发言，围绕XX主题提出意见和建议。</w:t>
+        <w:t>公司积极履行社会责任，传播正能量。开展公益广告，制作公益广告100条，公益广告播放量达到1亿次。开展公益活动，组织公益活动30次，参与人数达到5万人次。开展广告培训，培训企业广告人员500人次。开展广告讲座，举办广告讲座20场，发放广告资料2万份。开展扶贫帮扶，帮扶贫困户20户。开展捐赠活动，捐赠资金20万元。获得省级公益广告先进单位称号、省级社会责任示范企业称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下面，进行第一项议程：请XX领导介绍XX工作情况，大家欢迎！</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>继续坚持稳健经营理念，推进广告行业发展。加强创意能力建设，提升广告创意水平。加强策划能力建设，提升广告策划水平。加强媒介能力建设，提升广告媒介水平。提升服务质量，增强客户满意度。加强合规管理，确保依法经营。履行社会责任，传播正能量。加强人才队伍建设，打造高素质团队。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -783,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>