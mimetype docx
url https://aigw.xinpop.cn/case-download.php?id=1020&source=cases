--- v0 (2026-06-18)
+++ v1 (2026-08-14)
@@ -9,281 +9,311 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
+        <w:t>咨询行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据国家发展和改革委员会的工作部署和要求，我司坚持服务经济社会发展、服务企业发展的理念，深入推进咨询行业发展，不断提升服务质量和专业水平。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、业务发展稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>X政发〔2024〕1号</w:t>
+        <w:t>公司坚持稳健经营理念，优化业务结构，实现业务稳步增长。本年度服务客户500家，同比增长20%。其中，战略咨询客户100家，管理咨询客户200家，技术咨询客户100家，其他咨询客户100家。营业收入达到5亿元，同比增长15%；实现利润总额1亿元，同比增长18%。咨询顾问人数达到300人，同比增长15%。其中，合伙人50人，资深顾问100人，顾问150人。咨询项目完成量达到1000个，同比增长15%。其中，战略咨询项目200个，管理咨询项目400个，技术咨询项目200个，其他咨询项目200个。客户满意度达到95%，客户回头率达到70%。项目交付准时率达到98%，项目质量合格率达到99%。获得省级优秀咨询机构称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、专业能力持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-[...1 lines deleted...]
-          <w:sz w:val="44"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府关于批准《XX市城市总体规划（2021-2035年）》的决议</w:t>
+        <w:t>公司加强专业能力建设，提升咨询服务水平。完善专业培训制度，制定培训计划，明确培训内容。开展专业培训，培训咨询顾问5000人次。开展案例研讨，研讨案例300个。开展业务交流，组织业务交流100次。开展专业学习，学习新理论新方法100项。建设专业团队，建设专业团队10个，其中战略咨询团队、组织咨询团队、人力资源咨询团队、财务咨询团队、营销咨询团队、IT咨询团队、供应链咨询团队、运营咨询团队、风险咨询团队、国际业务咨询团队。建设专业数据库，收录案例5000个，收录方法论500种。专业能力显著提升，专业服务水平显著增强。获得省级专业能力建设先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、服务质量不断优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府第XX次常务会议审议了《XX市城市总体规划（2021-2035年）》（以下简称《规划》）。会议认为，《规划》符合国家发展战略和XX市实际情况，对于指导我市城市建设和发展具有重要意义。</w:t>
+        <w:t>公司坚持服务至上理念，提升服务质量。完善服务标准，制定服务规范，明确服务流程。建设服务质量管理体系，通过ISO9001质量管理体系认证。开展服务质量检查，检查项目1000个，发现服务质量问题50项，整改率达到100%。开展客户满意度调查，客户满意度达到95%。处理客户投诉20件，投诉处理满意率达到98%。开展客户关怀活动，关怀客户200人次。建设客户管理系统，管理客户信息500条。建设项目管理系统，管理项目信息1000条。服务质量显著提升，客户满意度显著增强。获得省级服务质量先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、知识管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>会议指出，《规划》编制过程中广泛征求了社会各界意见，经过多次修改完善，形成了符合我市长远发展需要的规划方案。规划确定的城市定位、发展目标和空间布局，充分体现了创新、协调、绿色、开放、共享的发展理念，为我市未来十五年的发展指明了方向。</w:t>
+        <w:t>公司加强知识管理，提升知识资产价值。完善知识管理制度，制定知识管理手册，明确知识管理流程。建设知识管理系统，实现知识沉淀、知识共享、知识应用。建设知识库，收录案例5000个，收录方法论500种，收录报告模板1000个。开展知识分享，组织知识分享会100次，分享知识1000项。开展知识培训，培训咨询顾问5000人次。开展知识创新，创新方法论50种。知识管理能力显著提升，知识资产价值显著增强。获得省级知识管理先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、合规管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>会议决定，批准《XX市城市总体规划（2021-2035年）》，自批准之日起实施。市人民政府各部门、各区县人民政府要认真贯彻落实《规划》要求，加强组织领导，完善配套政策，确保《规划》各项任务落到实处。</w:t>
+        <w:t>公司加强合规管理，确保依法执业。完善合规管理制度，制定合规手册，明确合规要求。开展合规培训，培训咨询顾问5000人次。开展合规检查，检查项目1000个，发现合规问题20项，整改率达到100%。开展职业道德教育，教育咨询顾问5000人次。开展执业纪律教育，教育咨询顾问5000人次。建立投诉处理机制，处理投诉20件，投诉处理满意率达到98%。建立违规惩戒机制，惩戒违规咨询顾问2人。全年未发生重大违规事件，执业合规率达到99.5%。获得省级合规管理先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、信息化建设深入推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>会议强调，要严格按照《规划》确定的城市边界和空间布局进行开发建设，坚决杜绝违规建设行为。要建立健全规划实施监督机制，加强规划评估和动态调整，确保《规划》的严肃性和权威性。要广泛宣传《规划》内容，引导社会各界积极参与规划实施，形成共建共享的良好局面。</w:t>
+        <w:t>公司加快信息化建设，提升信息化水平。建设项目管理系统，实现项目全程管理，项目管理覆盖率达到100%。建设客户管理系统，实现客户信息管理，客户信息管理覆盖率达到100%。建设财务管理系统，实现财务管理信息化，财务管理覆盖率达到100%。建设人力资源系统，实现人力资源管理信息化，人力资源管理覆盖率达到100%。建设办公自动化系统，实现办公自动化，办公自动化覆盖率达到100%。建设知识管理系统，实现知识管理信息化，知识管理覆盖率达到100%。建设数据分析系统，实现数据分析，数据分析能力显著提升。信息化投入达到800万元，信息化水平显著提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、社会责任积极履行</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府各部门要根据本决议精神，制定具体实施办法，确保《规划》顺利实施。</w:t>
+        <w:t>公司积极履行社会责任，服务经济社会发展。开展公益咨询服务，服务公益客户50家。开展咨询培训，培训企业管理人员1000人次。开展管理讲座，举办管理讲座50场，发放管理资料5万份。开展企业诊断，为100家企业提供诊断服务。开展创业辅导，辅导创业企业50家。开展扶贫帮扶，帮扶贫困户20户。开展捐赠活动，捐赠资金20万元。获得省级公益咨询服务先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
-[...12 lines deleted...]
-        <w:t>2024年6月17日</w:t>
+        <w:t>继续坚持稳健经营理念，推进咨询行业发展。加强专业能力建设，提升咨询服务水平。提升服务质量，增强客户满意度。加强知识管理，提升知识资产价值。加强合规管理，确保依法执业。推进信息化建设，提升信息化水平。履行社会责任，服务经济社会发展。加强人才队伍建设，打造高素质团队。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -733,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>