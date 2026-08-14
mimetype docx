--- v0 (2026-06-18)
+++ v1 (2026-08-14)
@@ -9,256 +9,311 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
+        <w:t>会计行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据财政部的工作部署和要求，我司坚持服务经济社会发展、服务资本市场的理念，深入推进会计行业发展，不断提升服务质量和专业水平。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、业务发展稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>X政发〔2024〕2号</w:t>
+        <w:t>公司坚持稳健经营理念，优化业务结构，实现业务稳步增长。本年度服务客户2000家，同比增长15%。其中，审计客户500家，税务客户800家，咨询客户700家。营业收入达到3亿元，同比增长12%；实现利润总额8000万元，同比增长15%。注册会计师人数达到150人，同比增长10%。其中，合伙人30人，资深注册会计师50人，注册会计师70人。审计报告出具量达到2000份，同比增长10%。其中，年度审计报告1000份，专项审计报告500份，其他审计报告500份。客户满意度达到95%，客户回头率达到80%。业务处理效率提升10%，业务处理周期缩短5%。获得省级优秀会计师事务所称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、专业能力持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-[...1 lines deleted...]
-          <w:sz w:val="44"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府关于表彰2023年度全市安全生产先进单位和先进个人的决定</w:t>
+        <w:t>公司加强专业能力建设，提升会计服务水平。完善专业培训制度，制定培训计划，明确培训内容。开展专业培训，培训注册会计师3000人次。开展案例研讨，研讨案例200个。开展业务交流，组织业务交流50次。开展专业学习，学习新会计准则50项，学习新税法法规30部。建设专业团队，建设专业团队8个，其中审计团队、税务团队、咨询团队、内控团队、估值团队、IT审计团队、国际业务团队、政府审计团队。建设专业数据库，收录案例5000个，收录法规5000部。专业能力显著提升，专业服务水平显著增强。获得省级专业能力建设先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、服务质量不断优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2023年，全市各地区、各部门认真贯彻落实党中央、国务院和省委、省政府关于安全生产工作的决策部署，牢固树立安全发展理念，扎实推进安全生产专项整治三年行动，有效防范和遏制了重特大事故发生，全市安全生产形势保持稳定向好态势。</w:t>
+        <w:t>公司坚持服务至上理念，提升服务质量。完善服务标准，制定服务规范，明确服务流程。建设服务质量管理体系，通过ISO9001质量管理体系认证。开展服务质量检查，检查项目2000个，发现服务质量问题100项，整改率达到100%。开展客户满意度调查，客户满意度达到95%。处理客户投诉30件，投诉处理满意率达到98%。开展客户关怀活动，关怀客户500人次。建设客户管理系统，管理客户信息2000条。建设项目管理系统，管理项目信息2000条。服务质量显著提升，客户满意度显著增强。获得省级服务质量先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、质量管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>为表彰先进、树立榜样，进一步激发全市广大干部群众做好安全生产工作的积极性和主动性，市人民政府决定：授予XX区人民政府等XX个单位“2023年度全市安全生产先进单位”称号；授予张三等XX名同志“2023年度全市安全生产先进个人”称号。</w:t>
+        <w:t>公司加强质量管理，确保执业质量。完善质量管理制度，制定质量管理手册，明确质量要求。建设质量管理体系，实施三级复核制度，复核项目2000个。开展质量检查，检查项目500个，发现质量问题50项，整改率达到100%。开展质量培训，培训注册会计师3000人次。建立质量考核机制，考核注册会计师150人。建立质量奖惩机制，奖励优秀项目20个，惩戒不合格项目5个。全年未发生重大质量事故，执业质量合格率达到99%。获得省级质量管理先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、合规管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>希望受到表彰的单位和个人珍惜荣誉，再接再厉，继续发挥模范带头作用，在安全生产工作中取得更大成绩。全市各地区、各部门和广大干部群众要以先进为榜样，进一步强化安全生产责任意识，落实安全生产各项措施，为推动我市高质量发展创造安全稳定的环境。</w:t>
+        <w:t>公司加强合规管理，确保依法执业。完善合规管理制度，制定合规手册，明确合规要求。开展合规培训，培训注册会计师3000人次。开展合规检查，检查项目2000个，发现合规问题30项，整改率达到100%。开展职业道德教育，教育注册会计师3000人次。开展执业纪律教育，教育注册会计师3000人次。建立投诉处理机制，处理投诉30件，投诉处理满意率达到98%。建立违规惩戒机制，惩戒违规注册会计师3人。全年未发生重大违规事件，执业合规率达到99.5%。获得省级合规管理先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、信息化建设深入推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>附件：1. 2023年度全市安全生产先进单位名单</w:t>
-[...1 lines deleted...]
-        <w:t>2. 2023年度全市安全生产先进个人名单</w:t>
+        <w:t>公司加快信息化建设，提升信息化水平。建设审计管理系统，实现审计全程管理，审计管理覆盖率达到100%。建设客户管理系统，实现客户信息管理，客户信息管理覆盖率达到100%。建设财务管理系统，实现财务管理信息化，财务管理覆盖率达到100%。建设人力资源系统，实现人力资源管理信息化，人力资源管理覆盖率达到100%。建设办公自动化系统，实现办公自动化，办公自动化覆盖率达到100%。建设知识管理系统，实现知识管理信息化，知识管理覆盖率达到100%。建设数据分析系统，实现数据分析，数据分析能力显著提升。信息化投入达到500万元，信息化水平显著提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、社会责任积极履行</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
+        <w:t>公司积极履行社会责任，服务经济社会发展。开展公益会计服务，服务公益客户100家。开展会计培训，培训企业会计人员1000人次。开展税法宣传，举办税法讲座50场，发放税法资料5万份。开展会计咨询，提供会计咨询2000人次。开展内控咨询，为50家企业提供内控咨询服务。开展扶贫帮扶，帮扶贫困户30户。开展捐赠活动，捐赠资金30万元。获得省级公益会计服务先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2024年6月17日</w:t>
+        <w:t>八、下一步工作计划</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>继续坚持稳健经营理念，推进会计行业发展。加强专业能力建设，提升会计服务水平。提升服务质量，增强客户满意度。加强质量管理，确保执业质量。加强合规管理，确保依法执业。推进信息化建设，提升信息化水平。履行社会责任，服务经济社会发展。加强人才队伍建设，打造高素质团队。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -708,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>