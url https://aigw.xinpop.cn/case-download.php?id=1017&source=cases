--- v0 (2026-06-18)
+++ v1 (2026-08-14)
@@ -9,281 +9,311 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
+        <w:t>传媒行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据国家广播电视总局的工作部署和要求，我司坚持正确的舆论导向，深入推进媒体融合发展，不断提升传播力、引导力、影响力、公信力。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、宣传舆论工作成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>X政公报〔2024〕第XX号</w:t>
+        <w:t>公司坚持正确的舆论导向，做好新闻宣传工作。本年度发布新闻报道10000篇，其中原创报道8000篇，转载报道2000篇。发布时政新闻3000篇，社会新闻4000篇，财经新闻2000篇，文化新闻1000篇。新闻报道阅读量达到10亿次，点赞量达到5000万次，评论量达到1000万条，转发量达到2000万次。开展主题宣传50次，其中重大主题宣传20次。开展舆论监督报道100篇，推动解决问题50个。开展深度报道200篇，获得新闻奖10项，其中省级新闻奖5项。新闻报道准确率达到99.9%，新闻报道时效性显著提升。获得省级新闻宣传工作先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、媒体融合发展深入推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-[...1 lines deleted...]
-          <w:sz w:val="44"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府公报</w:t>
+        <w:t>公司加快媒体融合发展，提升传播能力。建设融媒体中心，实现采编发一体化，融媒体中心覆盖率达到100%。建设融媒体平台，实现多平台分发，分发平台达到10个。建设移动客户端，客户端用户达到500万人，日活跃用户达到50万人。建设新媒体矩阵，新媒体账号达到20个，粉丝总量达到2000万人。建设短视频平台，短视频发布量达到10000条，播放量达到50亿次。建设直播平台，直播场次达到500场，观看人数达到1亿人次。建设音频平台，音频发布量达到5000条，播放量达到10亿次。媒体融合投入达到1亿元，媒体融合水平显著提升。获得省级媒体融合示范单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、内容生产质量持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府2024年第XX次常务会议于2024年XX月XX日召开。会议由市长XXX主持，副市长XXX、XXX、XXX出席会议。</w:t>
+        <w:t>公司坚持内容为王理念，提升内容生产质量。完善内容生产制度，制定内容生产手册，明确生产流程。建设内容生产团队，配备内容生产人员500人。开展内容生产培训，培训员工5000人次。开展内容审核，审核内容50000条，内容合格率达到99%。开展内容创新，创新内容形式，推出创新内容1000条。开展内容品牌建设，打造内容品牌20个。开展内容版权管理，登记版权作品5000件。内容生产质量显著提升，内容传播效果显著增强。获得省级内容生产先进单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、技术创新成果丰硕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>会议审议并原则通过了《XX市人民政府关于进一步优化营商环境的实施意见》。会议指出，优化营商环境是推动高质量发展的重要举措，要聚焦企业和群众反映强烈的突出问题，深化“放管服”改革，提升政务服务效能，打造市场化、法治化、国际化的营商环境。</w:t>
+        <w:t>公司加大技术创新投入，提升技术能力。本年度研发投入达到5000万元，占营收比例达到5%。研发团队规模达到100人，其中高级工程师20人。开展研发项目20项，完成研发项目15项。申请专利50项，其中发明专利30项，获得专利授权30项。获得软件著作权20项。建设技术平台，建设内容管理系统，实现内容数字化管理。建设数据分析平台，实现用户行为分析。建设人工智能平台，应用人工智能技术，提升内容生产效率。建设云计算平台，实现资源弹性扩展。建设安全平台，保障信息系统安全。技术创新能力显著提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、经营管理不断优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>会议审议了《XX市2024年国民经济和社会发展计划执行情况与2025年计划草案》。会议强调，要坚持稳中求进工作总基调，完整、准确、全面贯彻新发展理念，加快构建新发展格局，推动经济社会持续健康发展。</w:t>
+        <w:t>公司加强经营管理，提升经营效益。完善经营管理制度，制定经营管理手册，明确经营流程。加强全面预算管理，实施预算控制，预算执行率达到95%。加强成本管理，实施成本控制，成本下降5%。加强收入管理，拓展收入渠道，收入增长10%。加强合同管理，合同履约率达到100%。加强风险管理，建立风险预警机制，风险可控。推进精益管理，实施精益项目50项，节约成本1000万元。营业收入达到10亿元，同比增长10%；实现利润总额1亿元，同比增长12%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、社会责任积极履行</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>会议听取了关于我市安全生产工作情况的汇报。会议要求，要深刻汲取近期安全生产事故教训，强化安全生产责任落实，加大隐患排查整治力度，坚决防范和遏制重特大事故发生，确保人民群众生命财产安全。</w:t>
+        <w:t>公司积极履行社会责任，传播正能量。开展公益宣传，发布公益广告1000条，公益宣传覆盖率达到100%。开展公益活动，组织公益活动50次，参与人数达到10万人次。开展扶贫宣传，发布扶贫报道500篇，推动扶贫工作。开展教育宣传，发布教育报道300篇，推动教育发展。开展环保宣传，发布环保报道200篇，推动环保工作。开展健康宣传，发布健康报道200篇，推动健康工作。开展文化宣传，发布文化报道500篇，推动文化发展。获得省级社会责任示范企业称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、人才队伍建设成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>会议还研究了其他事项。</w:t>
+        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才100人，其中高级人才10人。员工总数达到1000人，其中专业技术人员300人，管理人员100人。开展员工培训，全年培训员工5000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到90%，员工流失率控制在8%以下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
-[...12 lines deleted...]
-        <w:t>2024年6月17日</w:t>
+        <w:t>继续坚持正确的舆论导向，做好新闻宣传工作。推进媒体融合发展，提升传播能力。提升内容生产质量，增强内容传播效果。加大技术创新投入，提升技术能力。加强经营管理，提升经营效益。履行社会责任，传播正能量。加强人才队伍建设，打造高素质团队。推进企业数字化转型，提升运营效率。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -733,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>