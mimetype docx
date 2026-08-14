--- v0 (2026-06-18)
+++ v1 (2026-08-14)
@@ -9,335 +9,311 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
+        <w:t>酒店行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据文化和旅游部的工作部署和要求，我司坚持服务宾客、服务经济社会的理念，深入推进酒店业转型升级，不断提升服务质量和经营效益。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、经营业绩稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>X政公告〔2024〕第XX号</w:t>
+        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳步增长。本年度实现营业收入10亿元，同比增长12%；实现利润总额1.5亿元，同比增长15%。酒店总数达到50家，其中五星级酒店10家，四星级酒店20家，精品酒店20家。客房总数达到5000间，同比增长10%。客房入住率达到75%，同比增长5个百分点。平均房价达到500元，同比增长8%。RevPAR（每间可供出租客房收入）达到375元，同比增长15%。餐饮收入达到3亿元，同比增长10%。会议收入达到1亿元，同比增长15%。会员数量达到100万人，同比增长20%。会员消费占比达到50%。线上销售额达到2亿元，同比增长30%，线上销售占比达到20%。宾客满意度达到95%，宾客回头率达到40%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、服务质量持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-[...1 lines deleted...]
-          <w:sz w:val="44"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府关于XX区域实施临时交通管制的公告</w:t>
+        <w:t>公司坚持服务至上理念，提升服务质量。完善服务标准，制定服务规范，明确服务流程。建设服务培训中心，配备培训师20人。开展服务培训，培训员工10000人次。开展服务检查，检查酒店50家，发现服务问题500项，整改率达到100%。开展服务评比，评选优秀服务员100名。开展宾客满意度调查，宾客满意度达到95%。处理宾客投诉1000件，投诉处理满意率达到98%。开展宾客关怀活动，关怀宾客50万人次。建设会员体系，会员数量达到100万人，会员消费占比达到50%。建设宾客数据分析系统，分析宾客行为，精准服务。获得省级服务业名牌称号、省级消费者满意单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、客房管理不断优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>为保障XX活动顺利举办，根据《中华人民共和国道路交通安全法》等有关规定，决定对XX区域实施临时交通管制。现将有关事项公告如下：</w:t>
+        <w:t>公司加强客房管理，提升客房品质。完善客房管理制度，制定客房管理手册，明确管理流程。开展客房清洁管理，培训客房服务人员2000人次，客房清洁合格率达到99%。开展客房设施维护，维护客房设施5000项，设施完好率达到98%。开展客房用品管理，优化客房用品配置，客房用品成本下降5%。开展客房安全管理，排查客房安全隐患200项，整改率达到100%。开展客房环境管理，提升客房环境品质，客房环境满意度达到96%。客房服务效率提升10%，客房服务成本下降8%。获得省级绿色客房称号20家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、餐饮管理持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、管制时间：2024年XX月XX日XX时XX分至XX月XX日XX时XX分。</w:t>
+        <w:t>公司加强餐饮管理，提升餐饮品质。完善餐饮管理制度，制定餐饮管理手册，明确管理流程。开展餐饮食品安全管理，检测食品1000批次，检测合格率达到99.5%。开展餐饮菜品研发，研发新菜品100道，上市新菜品50道。开展餐饮服务管理，培训餐饮服务人员1000人次，餐饮服务合格率达到98%。开展餐饮成本控制，优化餐饮成本结构，餐饮成本下降5%。开展餐饮环境管理，提升餐饮环境品质，餐饮环境满意度达到95%。餐饮收入达到3亿元，同比增长10%。获得省级餐饮示范店称号10家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、会议服务不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、管制区域：XX路、XX路、XX路、XX路合围区域内的所有道路。</w:t>
+        <w:t>公司加强会议服务，提升会议服务品质。完善会议服务制度，制定会议服务手册，明确服务流程。建设会议设施，会议设施面积达到1万平方米，会议室数量达到100间。开展会议服务培训，培训会议服务人员500人次，会议服务合格率达到98%。开展会议设备维护，维护会议设备200项，设备完好率达到99%。开展会议安全管理，排查会议安全隐患50项，整改率达到100%。会议服务收入达到1亿元，同比增长15%。会议服务满意度达到96%。获得省级会议服务示范单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、安全管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、管制措施：管制期间，除持有专用通行证的车辆外，禁止一切机动车、非机动车进入管制区域。请广大市民提前规划出行路线，绕行管制区域。</w:t>
+        <w:t>公司坚持安全第一理念，加强安全管理。建立健全安全管理制度，制定安全管理手册，明确安全责任。开展安全教育培训，培训员工10000人次。开展安全检查，检查酒店50家，排查安全隐患500项，整改率达到100%。开展应急演练，组织应急演练12次。建设安全设施，安全设施投入达到2000万元。加强消防安全管理，检测消防设施500项，设施合格率达到100%。加强食品安全管理，检测食品1000批次，检测合格率达到99.5%。加强治安安全管理，建设治安监控系统，监控覆盖率达到100%。全年未发生重大安全事故，安全生产形势稳定。获得安全生产标准化企业认证。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、人才队伍建设成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、公交调整：XX路、XX路等XX条公交线路将临时调整走向，具体调整方案请关注公交运营部门发布的公告。</w:t>
+        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才200人，其中高级人才20人。员工总数达到3000人，其中专业技术人员500人，管理人员200人。开展员工培训，全年培训员工10000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到88%，员工流失率控制在12%以下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、管制期间，公安机关交通管理部门将加强交通疏导和秩序维护，请广大市民自觉遵守交通管制规定，服从现场交警指挥。</w:t>
-[...65 lines deleted...]
-        <w:t>2024年6月17日</w:t>
+        <w:t>继续坚持稳健经营理念，推进酒店业转型升级。加强服务质量，提升宾客满意度。加强客房管理，提升客房品质。加强餐饮管理，提升餐饮品质。加强会议服务，提升会议服务品质。加强安全管理，确保安全生产。加强人才队伍建设，打造高素质团队。推进企业数字化转型，提升运营效率。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -787,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>