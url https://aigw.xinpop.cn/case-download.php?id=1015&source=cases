--- v0 (2026-06-18)
+++ v1 (2026-08-14)
@@ -9,335 +9,311 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
+        <w:t>旅游行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据文化和旅游部的工作部署和要求，我司坚持服务游客、服务经济社会发展的理念，深入推进旅游业转型升级，不断提升服务质量和经营效益。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、经营业绩稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>X公通〔2024〕XX号</w:t>
+        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳步增长。本年度实现营业收入15亿元，同比增长20%；实现利润总额1.5亿元，同比增长25%。接待游客量达到500万人次，同比增长25%。其中，国内游客450万人次，入境游客50万人次。景区门票收入达到5亿元，同比增长15%。旅游服务收入达到8亿元，同比增长25%。旅游商品收入达到2亿元，同比增长30%。会员数量达到50万人，同比增长30%。会员消费占比达到40%。线上销售额达到3亿元，同比增长40%，线上销售占比达到20%。游客满意度达到95%，游客回头率达到35%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、景区管理持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-[...1 lines deleted...]
-          <w:sz w:val="44"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市公安局关于加强XX景区安全管理的通告</w:t>
+        <w:t>公司加强景区管理，提升景区品质。完善景区管理制度，制定景区管理手册，明确管理流程。开展景区环境整治，整治面积10万平方米，提升景区环境品质。开展景区设施维护，维护设施500项，设施完好率达到98%。开展景区安全管理，排查安全隐患200项，整改率达到100%。开展景区服务管理，培训服务人员2000人次，服务人员合格率达到95%。开展景区游客管理，建设游客流量监控系统，实现游客流量实时监控。开展景区秩序管理，建设景区秩序维护队伍，维护景区秩序。景区游客满意度达到95%，景区游客回头率达到40%。获得国家5A级旅游景区称号、省级文明景区称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、旅游产品创新持续推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>为维护XX景区的正常秩序，保障游客人身财产安全，根据《中华人民共和国治安管理处罚法》《XX省旅游条例》等有关规定，现就加强XX景区安全管理有关事项通告如下：</w:t>
+        <w:t>公司加强旅游产品创新，提升产品竞争力。建设旅游产品研发中心，配备研发人员30人。开展旅游产品研发，研发新产品50个，上市新产品30个。开展旅游产品测试，测试产品100个，上市产品通过率达到30%。开展旅游产品标准化，制定产品标准20个，实现产品标准化服务。开展旅游产品成本控制，优化产品组合，产品成本下降5%。开展旅游产品文化挖掘，挖掘产品文化内涵，推出文化产品20个。开展旅游产品体验优化，优化产品体验，游客体验满意度达到95%。获得旅游产品创新奖5项，其中省级旅游产品创新奖2项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、服务质量持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、景区开放时间为每日XX时至XX时，游客应当在开放时间内进入景区，不得在非开放时间滞留。</w:t>
+        <w:t>公司坚持服务至上理念，提升服务质量。完善服务标准，制定服务规范，明确服务流程。建设服务培训中心，配备培训师10人。开展服务培训，培训员工5000人次。开展服务检查，检查服务网点50个，发现服务问题100项，整改率达到100%。开展服务评比，评选优秀服务员50名。开展游客满意度调查，游客满意度达到95%。处理游客投诉500件，投诉处理满意率达到98%。开展游客关怀活动，关怀游客50万人次。建设会员体系，会员数量达到50万人，会员消费占比达到40%。获得省级服务业名牌称号、省级消费者满意单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、智慧旅游建设深入推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、游客应当遵守景区管理规定，文明游览，不得攀爬、破坏景区设施，不得在景区内吸烟、生火。</w:t>
+        <w:t>公司加快智慧旅游建设，提升智慧旅游水平。建设智慧景区，实现景区智慧化管理，智慧景区覆盖率达到100%。建设智慧票务系统，实现网上购票、电子票务，网上购票率达到70%。建设智慧导览系统，实现景区智慧导览，导览服务覆盖率达到100%。建设智慧停车系统，实现景区智慧停车，停车服务能力达到5000车位。建设智慧监控系统，实现景区智慧监控，监控覆盖率达到100%。建设智慧应急系统，实现景区智慧应急，应急响应时间缩短50%。建设智慧数据中心，实现景区数据汇聚分析，数据应用能力显著提升。智慧旅游投入达到5000万元，智慧旅游水平显著提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、安全管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、景区内禁止携带易燃易爆物品、管制器具等危险物品进入。游客进入景区时，应当配合安全检查。</w:t>
+        <w:t>公司坚持安全第一理念，加强安全管理。建立健全安全管理制度，制定安全管理手册，明确安全责任。开展安全教育培训，培训员工5000人次。开展安全检查，检查景区50个，排查安全隐患500项，整改率达到100%。开展应急演练，组织应急演练12次。建设安全设施，安全设施投入达到2000万元。加强游客安全管理，建设游客安全提示系统，发布安全提示1000条。加强特种设备安全管理，检测特种设备200台，设备合格率达到100%。加强食品安全管理，检测食品500批次，检测合格率达到99%。全年未发生重大安全事故，安全生产形势稳定。获得安全生产标准化企业认证。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、人才队伍建设成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、遇有恶劣天气、突发事件等情况，景区可能临时关闭，请游客关注景区发布的公告，合理安排行程。</w:t>
+        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才100人，其中高级人才10人。员工总数达到2000人，其中专业技术人员300人，管理人员100人。开展员工培训，全年培训员工5000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到85%，员工流失率控制在10%以下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、违反本通告规定的，公安机关将依法予以处罚；构成犯罪的，依法追究刑事责任。</w:t>
-[...65 lines deleted...]
-        <w:t>2024年6月17日</w:t>
+        <w:t>继续坚持稳健经营理念，推进旅游业转型升级。加强景区管理，提升景区品质。加强旅游产品创新，提升产品竞争力。加强服务质量，提升游客满意度。推进智慧旅游建设，提升智慧旅游水平。加强安全管理，确保安全生产。加强人才队伍建设，打造高素质团队。履行社会责任，回馈社会。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -787,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>