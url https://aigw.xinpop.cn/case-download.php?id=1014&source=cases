--- v0 (2026-06-18)
+++ v1 (2026-08-14)
@@ -9,362 +9,311 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
+        <w:t>餐饮行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据商务部的工作部署和要求，我司坚持服务消费者、服务经济社会的理念，深入推进餐饮业转型升级，不断提升服务质量和经营效益。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、经营业绩稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>X政发〔2024〕3号</w:t>
+        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳步增长。本年度实现营业收入20亿元，同比增长15%；实现利润总额2亿元，同比增长18%。门店总数达到200家，其中直营店150家，加盟店50家。营业面积达到10万平方米，同比增长10%。客流量达到2000万人次，同比增长20%。客单价达到80元，同比增长5%。会员数量达到100万人，同比增长25%。会员消费占比达到50%。外卖销售额达到5亿元，同比增长40%，外卖销售占比达到25%。翻台率达到3次/日，同比增长10%。顾客满意度达到95%，顾客回头率达到60%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、食品安全管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-[...1 lines deleted...]
-          <w:sz w:val="44"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府关于进一步加强中小学生心理健康教育工作的意见</w:t>
+        <w:t>公司坚持食品安全第一理念，加强食品安全管理。建立健全食品安全管理制度，制定食品安全手册，明确食品安全责任。建设食品安全管理体系，通过ISO22000食品安全管理体系认证、HACCP危害分析与关键控制点体系认证。加强食材采购管理，建立供应商准入制度，审核供应商500家，合格供应商达到400家。加强食材检验检测，检测食材10000批次，检测合格率达到99.5%。加强食品加工管理，建立食品加工操作规范，开展食品加工培训，培训员工20000人次。加强食品储存管理，建立食品储存标准，确保食品储存安全。加强食品销售管理，建立食品销售追溯制度，实现食品全程追溯。开展食品安全检查，检查门店200家，发现食品安全问题200项，整改率达到100%。全年未发生重大食品安全事故，食品安全形势稳定。获得食品安全示范企业称号、食品安全诚信企业称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、菜品研发创新持续推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>为深入贯彻落实党中央、国务院关于加强心理健康服务的决策部署，进一步加强我市中小学生心理健康教育工作，促进中小学生身心健康发展，现提出如下意见：</w:t>
+        <w:t>公司加强菜品研发创新，提升菜品竞争力。建设菜品研发中心，配备研发人员50人。开展菜品研发，研发新菜品200道，上市新菜品100道。开展菜品测试，测试菜品500道，上市菜品通过率达到20%。开展菜品标准化，制定菜品标准100道，实现菜品标准化生产。开展菜品成本控制，优化菜品配方，菜品成本下降5%。开展菜品营养分析，分析菜品营养成分，推出健康菜品50道。开展菜品文化挖掘，挖掘菜品文化内涵，推出特色菜品30道。获得菜品创新奖10项，其中省级菜品创新奖3项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、服务质量持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、充分认识加强中小学生心理健康教育工作的重要性。心理健康教育是素质教育的重要组成部分，对于培养学生良好的心理素质、促进学生全面发展具有重要意义。各地区、各部门要高度重视中小学生心理健康教育工作，切实将其纳入教育事业发展规划。</w:t>
+        <w:t>公司坚持服务至上理念，提升服务质量。完善服务标准，制定服务规范，明确服务流程。建设服务培训中心，配备培训师20人。开展服务培训，培训员工20000人次。开展服务检查，检查门店200家，发现服务问题500项，整改率达到100%。开展服务评比，评选优秀服务员100名。开展顾客满意度调查，顾客满意度达到95%。处理顾客投诉1000件，投诉处理满意率达到98%。开展顾客关怀活动，关怀顾客50万人次。建设会员体系，会员数量达到100万人，会员消费占比达到50%。获得省级服务业名牌称号、省级消费者满意单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、门店运营管理不断优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、明确中小学生心理健康教育工作的目标和任务。到2025年，建立健全覆盖全市中小学校的心理健康教育工作体系，实现心理健康教育课程全覆盖，每所学校配备专职心理健康教育教师，学生心理健康素养明显提升。</w:t>
+        <w:t>公司加强门店运营管理，提升门店运营效率。完善门店运营标准，制定门店运营手册，明确运营流程。开展门店巡检，巡检门店200家，发现运营问题400项，整改率达到100%。开展门店培训，培训员工20000人次。开展门店评比，评选优秀门店20家。优化门店布局，调整门店布局50家，提升门店形象。推进门店数字化，建设智慧门店50家，实现门店数字化管理。推进门店自动化，建设智能厨房20个，实现厨房自动化运营。门店运营效率提升15%，门店运营成本下降10%。获得省级餐饮示范店称号20家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、供应链管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、加强心理健康教育课程建设。将心理健康教育纳入中小学课程体系，开设心理健康教育必修课和选修课，编写适合不同年龄段学生的心理健康教育教材，创新教学方法，提高教学效果。</w:t>
+        <w:t>公司加强供应链管理，提升供应链效率。优化供应链网络，建设中央厨房5个，中央厨房面积达到5万平方米。建设配送中心10个，配送中心面积达到2万平方米。优化食材采购，食材采购成本下降8%。优化库存管理，库存周转率提升15%，库存成本下降10%。优化物流配送，配送时效提升20%，配送成本下降10%。推进供应链数字化，建设供应链管理系统，实现供应链全程可视化。推进供应链协同，与核心供应商建立战略合作关系，实现供应链协同。供应链响应速度提升30%，供应链成本下降5%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、人才队伍建设成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、建立健全心理健康教育服务体系。加强学校心理咨询室建设，完善心理咨询服务机制，为学生提供及时、有效的心理咨询服务。建立学生心理健康档案，开展心理健康测评，及时发现和干预心理问题。</w:t>
+        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才200人，其中高级人才20人。员工总数达到5000人，其中专业技术人员500人，管理人员200人。开展员工培训，全年培训员工20000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到85%，员工流失率控制在15%以下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、加强心理健康教育师资队伍建设。加大心理健康教育教师培训力度，提高教师专业素质和业务能力。鼓励教师参加心理健康教育专业培训和继续教育，支持教师开展心理健康教育研究。</w:t>
-[...92 lines deleted...]
-        <w:t>2024年6月17日</w:t>
+        <w:t>继续坚持稳健经营理念，推进餐饮业转型升级。加强食品安全管理，确保食品安全。加强菜品研发创新，提升菜品竞争力。加强服务质量，提升顾客满意度。加强门店运营管理，提升门店运营效率。加强供应链管理，提升供应链效率。加强人才队伍建设，打造高素质团队。履行社会责任，回馈社会。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -814,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>