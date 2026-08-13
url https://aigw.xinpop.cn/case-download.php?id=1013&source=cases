--- v0 (2026-06-18)
+++ v1 (2026-08-13)
@@ -9,308 +9,311 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
+        <w:t>零售行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据商务部的工作部署和要求，我司坚持服务消费者、服务经济社会发展的理念，深入推进零售业转型升级，不断提升服务质量和经营效益。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、经营业绩稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>X政办发〔2024〕XX号</w:t>
+        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳步增长。本年度实现营业收入100亿元，同比增长10%；实现利润总额5亿元，同比增长12%。门店总数达到500家，其中直营店300家，加盟店200家。营业面积达到50万平方米，同比增长8%。客流量达到1亿人次，同比增长15%。客单价达到100元，同比增长5%。会员数量达到500万人，同比增长20%。会员消费占比达到60%。线上销售额达到20亿元，同比增长30%，线上销售占比达到20%。库存周转率提升10%，库存成本下降8%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、商品管理不断优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-[...1 lines deleted...]
-          <w:sz w:val="44"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府办公室关于开展2024年度全市政府信息公开工作考核的通知</w:t>
+        <w:t>公司加强商品管理，提升商品竞争力。优化商品结构，商品SKU达到5万种，其中新品占比达到20%。优化商品采购，供应商数量从2000家优化到1500家，优质供应商占比达到80%。开展供应商评价，评价供应商1500家，淘汰不合格供应商200家。推进商品溯源管理，实现商品全程追溯，追溯商品达到1万种。加强商品质量管理，建立商品质量检测制度，检测商品5000批次，检测合格率达到99%。开展商品质量检查，检查门店500家，发现质量问题100项，整改率达到100%。处理商品投诉500件，投诉处理满意率达到98%。获得商品质量诚信企业称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、门店运营持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>为深入贯彻落实《中华人民共和国政府信息公开条例》，全面了解各地区、各部门2024年度政府信息公开工作情况，进一步推进政府信息公开工作，经市政府同意，决定开展2024年度全市政府信息公开工作考核。现将有关事项通知如下：</w:t>
+        <w:t>公司加强门店运营管理，提升门店运营效率。完善门店运营标准，制定门店运营手册，明确运营流程。开展门店巡检，巡检门店500家，发现运营问题1000项，整改率达到100%。开展门店培训，培训员工50000人次。开展门店评比，评选优秀门店50家。优化门店布局，调整门店布局100家，提升门店形象。推进门店数字化，建设智慧门店100家，实现门店数字化管理。推进门店自动化，建设无人店10家，实现门店自动化运营。门店运营效率提升15%，门店运营成本下降10%。获得省级零售业示范店称号20家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、客户服务不断优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、考核对象：各区县人民政府，市政府各部门、各直属机构。</w:t>
+        <w:t>公司坚持以客户为中心理念，提升客户服务水平。完善客户服务体系，建立客户服务标准，明确服务流程。建设客户服务中心，配备客户服务人员200人。开展客户满意度调查，客户满意度达到92%。处理客户投诉2000件，投诉处理满意率达到95%。开展客户关怀活动，关怀客户100万人次。建设会员体系，会员数量达到500万人，会员消费占比达到60%。建设积分体系，积分兑换率达到50%。建设客户数据分析系统，分析客户行为，精准营销。获得省级服务业名牌称号、省级消费者满意单位称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、供应链管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、考核内容：（一）政府信息公开工作组织领导情况；（二）政府信息公开目录编制和更新情况；（三）主动公开政府信息情况；（四）依申请公开政府信息办理情况；（五）政府信息公开平台建设情况；（六）政府信息公开监督保障情况。</w:t>
+        <w:t>公司加强供应链管理，提升供应链效率。优化供应链网络，建设配送中心10个，配送中心面积达到20万平方米。优化库存管理，库存周转率提升10%，库存成本下降8%。优化物流配送，配送时效提升20%，配送成本下降10%。推进供应链数字化，建设供应链管理系统，实现供应链全程可视化。推进供应链协同，与核心供应商建立战略合作关系，实现供应链协同。推进供应链金融，开展供应链金融业务，供应链金融规模达到5亿元。供应链响应速度提升30%，供应链成本下降5%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、数字化转型深入推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、考核方式：采取自查自评、实地检查、社会评议相结合的方式进行。各单位于2024年XX月XX日前完成自查自评，并向市政府办公室报送自查报告。市政府办公室于2024年XX月组织实地检查和社会评议。</w:t>
+        <w:t>公司加快数字化转型，提升数字化水平。建设线上商城，线上销售额达到20亿元，线上销售占比达到20%。建设移动APP，APP用户达到300万人，月活跃用户达到100万人。建设微信小程序，小程序用户达到200万人。建设直播平台，开展直播带货，直播销售额达到5亿元。建设社交电商平台，发展社交电商，社交电商销售额达到3亿元。建设大数据平台，分析消费者行为，精准营销。建设人工智能平台，应用人工智能技术，提升运营效率。数字化投入达到1亿元，数字化水平显著提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、人才队伍建设成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、考核结果运用：考核结果纳入全市年度目标责任考核体系，作为评价各单位工作绩效的重要依据。对考核优秀的单位予以通报表彰，对考核不合格的单位予以通报批评，并责令限期整改。</w:t>
+        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才500人，其中高级人才50人。员工总数达到10000人，其中专业技术人员1000人，管理人员500人。开展员工培训，全年培训员工50000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到88%，员工流失率控制在12%以下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>请各单位高度重视，认真组织开展自查自评工作，确保考核工作顺利进行。</w:t>
-[...38 lines deleted...]
-        <w:t>2024年6月17日</w:t>
+        <w:t>继续坚持稳健经营理念，推进零售业转型升级。加强商品管理，提升商品竞争力。加强门店运营管理，提升门店运营效率。加强客户服务，提升客户满意度。加强供应链管理，提升供应链效率。推进数字化转型，提升数字化水平。加强人才队伍建设，打造高素质团队。履行社会责任，回馈社会。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -760,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>