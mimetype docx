--- v0 (2026-06-18)
+++ v1 (2026-08-13)
@@ -9,335 +9,311 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
+        <w:t>能源行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据国家能源局的工作部署和要求，我司坚持能源安全新战略，深入推进能源革命，不断提升能源供给保障能力和绿色发展水平。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、生产经营稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>X政发〔2024〕5号</w:t>
+        <w:t>公司坚持稳中求进工作总基调，优化生产组织，实现生产经营稳步增长。本年度发电量达到500亿千瓦时，同比增长8%；供热量达到2000万吉焦，同比增长10%。营业收入达到150亿元，同比增长12%；实现利润总额20亿元，同比增长15%。装机容量达到1000万千瓦，其中火电装机600万千瓦，水电装机200万千瓦，风电装机100万千瓦，光伏装机100万千瓦。清洁能源装机占比达到40%，清洁能源发电量占比达到35%。设备利用小时数达到5000小时，设备可用率达到95%。供电煤耗下降到300克/千瓦时，厂用电率下降到5%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、安全生产常抓不懈</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-[...1 lines deleted...]
-          <w:sz w:val="44"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府关于2024年上半年国民经济和社会发展计划执行情况的报告</w:t>
+        <w:t>公司坚持安全第一理念，加强安全生产管理。建立健全安全生产责任制，签订安全生产责任书，明确安全责任。开展安全教育培训，培训员工50000人次。开展安全检查，检查设备10000台次，排查安全隐患2000项，整改率达到100%。开展应急演练，组织应急演练24次。建设安全设施，安全设施投入达到1亿元。加强设备安全管理，建立设备技术档案，实施设备定期检测制度。加强作业安全管理，实施作业许可制度，开展作业风险分析。全年未发生重大安全事故，安全生产形势稳定。获得安全生产标准化一级企业认证。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、绿色发展深入推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>市人民政府：</w:t>
+        <w:t>公司坚持绿色发展理念，推进能源转型。发展清洁能源，新增风电装机50万千瓦，新增光伏装机50万千瓦。清洁能源装机占比从35%提升到40%。开展超低排放改造，改造火电机组300万千瓦，超低排放机组占比达到95%。开展节能改造，改造火电机组200万千瓦，供电煤耗下降5克/千瓦时。开展碳捕集利用与封存（CCUS）示范项目，年捕集二氧化碳10万吨。碳排放强度下降8%，能耗强度下降6%。获得绿色电厂称号、节能减排示范企业称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、科技创新成果丰硕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>现将我市2024年上半年国民经济和社会发展计划执行情况报告如下：</w:t>
+        <w:t>公司加大科技创新投入，提升核心竞争力。本年度研发投入达到5亿元，占营收比例达到3.3%。研发团队规模达到500人，其中高级工程师100人，博士20人。开展研发项目50项，完成研发项目40项。申请专利150项，其中发明专利80项，获得专利授权100项。获得科技进步奖8项，其中省级科技进步奖3项。建设研发平台，建成省级企业技术中心、省级工程技术研究中心。开展产学研合作，与8所高校建立合作关系，联合培养人才50人。推进数字化转型，建设智能电厂，智能电厂占比达到30%。建设新能源集控中心，实现新能源场站集中监控。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、经营管理不断优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、上半年经济运行总体情况。2024年上半年，全市上下认真贯彻落实党中央、国务院和省委、省政府决策部署，坚持稳中求进工作总基调，扎实推进各项工作，经济运行总体平稳，主要指标完成情况良好。地区生产总值完成XX亿元，同比增长XX%；固定资产投资完成XX亿元，同比增长XX%；社会消费品零售总额完成XX亿元，同比增长XX%；一般公共预算收入完成XX亿元，同比增长XX%。</w:t>
+        <w:t>公司加强经营管理，提升经营效益。完善经营管理制度，制定经营管理手册，明确经营管理流程。加强全面预算管理，实施预算控制，预算执行率达到95%。加强成本管理，实施成本控制，成本下降5%。加强资金管理，优化资金结构，资金成本下降10%。加强采购管理，实施集中采购，采购成本下降8%。加强合同管理，合同履约率达到100%。加强风险管理，建立风险预警机制，风险可控。推进精益管理，实施精益项目100项，节约成本5000万元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、供电供热保障有力</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、重点工作进展情况。（一）产业结构持续优化。工业经济稳中有升，规模以上工业增加值同比增长XX%；服务业发展态势良好，现代服务业占比进一步提高。（二）项目建设加快推进。XX个重点项目开工建设，完成投资XX亿元，占年度计划的XX%。（三）改革开放深入推进。营商环境持续优化，市场主体数量同比增长XX%；对外开放水平不断提升，进出口总额同比增长XX%。（四）民生保障持续加强。城镇新增就业XX万人，完成年度计划的XX%；城乡居民人均可支配收入分别增长XX%和XX%；教育、医疗、养老等社会事业全面发展。</w:t>
+        <w:t>公司加强供电供热保障，履行社会责任。保障电力供应，发电量完成年度计划的105%，保障电网安全稳定运行。保障热力供应，供热量完成年度计划的110%，保障居民采暖需求。参与电力调峰，调峰电量达到50亿千瓦时，保障电网安全。参与电力辅助服务，辅助服务收益达到2亿元。做好迎峰度夏、迎峰度冬工作，保障电力供应。做好重大活动保电工作，保障重大活动电力供应。做好应急保电工作，建设应急电源，保障应急供电。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、人才队伍建设成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在的问题和困难。一是经济下行压力依然较大，部分企业生产经营困难；二是项目建设资金紧张，融资渠道有待拓宽；三是民生领域还有不少短板，公共服务供给有待提升。</w:t>
+        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才300人，其中高级人才30人。员工总数达到10000人，其中专业技术人员3000人，管理人员500人。开展员工培训，全年培训员工50000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到90%，员工流失率控制在5%以下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下半年工作安排。（一）全力稳增长。加大产业扶持力度，推动企业稳产增效；加快项目建设进度，扩大有效投资；促进消费升级，释放内需潜力。（二）深化改革开放。持续优化营商环境，激发市场主体活力；推进重点领域改革，破解发展瓶颈；扩大对外开放，提升外向型经济水平。（三）保障和改善民生。做好就业创业工作，促进城乡居民增收；推进教育、医疗、养老等社会事业发展，提升公共服务质量；加强生态环境保护，改善人居环境。（四）防范化解风险。强化安全生产监管，确保社会稳定；加强金融风险防控，维护金融安全。</w:t>
-[...65 lines deleted...]
-        <w:t>2024年6月17日</w:t>
+        <w:t>继续坚持能源安全新战略，推进能源革命。发展清洁能源，提升清洁能源占比。加强安全生产管理，确保安全生产。推进绿色发展，实现节能减排。加大科技创新投入，提升核心竞争力。加强经营管理，提升经营效益。加强供电供热保障，履行社会责任。加强人才队伍建设，打造高素质团队。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -787,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>