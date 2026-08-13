--- v0 (2026-06-18)
+++ v1 (2026-08-13)
@@ -9,308 +9,311 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
+        <w:t>交通行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据交通运输部的工作部署和要求，我司坚持服务人民、服务经济社会发展大局，深入推进交通强国建设，不断提升运输服务质量和效率。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、运输生产稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>X政发〔2024〕6号</w:t>
+        <w:t>公司坚持服务导向，优化运输组织，实现运输生产稳步增长。本年度完成客运量5000万人次，同比增长15%；完成货运量8000万吨，同比增长12%。运输收入达到50亿元，同比增长10%；实现利润总额5亿元，同比增长8%。车辆总数达到5000辆，其中客运车辆2000辆，货运车辆3000辆。线路总数达到200条，线路总里程达到5万公里。运输安全率达到99.9%，客户满意度达到95%。车辆完好率达到98%，车辆利用率达到90%。运输效率提升10%，运输成本下降5%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、安全管理不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-[...1 lines deleted...]
-          <w:sz w:val="44"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府关于申请将XX区纳入国家城乡融合发展试验区的请示</w:t>
+        <w:t>公司坚持安全第一理念，加强安全管理。建立健全安全生产责任制，签订安全生产责任书，明确安全责任。开展安全教育培训，培训员工30000人次。开展安全检查，检查车辆5000辆次，排查安全隐患1000项，整改率达到100%。开展应急演练，组织应急演练12次。建设安全设施，安全设施投入达到5000万元。加强车辆安全管理，建立车辆技术档案，实施车辆定期检测制度。加强驾驶员安全管理，建立驾驶员档案，实施驾驶员培训考核制度。全年未发生重大安全事故，安全生产形势稳定。获得安全生产标准化一级企业认证。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、服务质量持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>省人民政府：</w:t>
+        <w:t>公司坚持服务至上理念，提升服务质量。完善服务标准，制定服务规范，明确服务流程。建设服务中心，配备服务人员500人。开展服务培训，培训员工10000人次。开展服务检查，检查服务网点100个，发现服务问题200项，整改率达到100%。开展客户满意度调查，客户满意度达到95%。处理客户投诉1000件，投诉处理满意率达到98%。开展服务创新，推出网上购票、电子票务、无纸化乘车等服务。建设智能调度系统，提升调度效率。建设客户服务系统，提升服务响应速度。获得省级文明单位称号、省级服务业名牌称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、信息化建设深入推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>为深入贯彻落实党中央、国务院关于城乡融合发展的决策部署，加快推进我市城乡融合发展，现申请将XX区纳入国家城乡融合发展试验区。具体情况如下：</w:t>
+        <w:t>公司加快信息化建设，提升信息化水平。建设运输管理系统，实现运输全过程管理。建设车辆监控系统，实现车辆实时监控，监控车辆达到5000辆。建设调度系统，实现智能调度，调度效率提升20%。建设票务系统，实现网上购票、电子票务，网上购票率达到80%。建设客户服务系统，实现客户服务信息化，客户服务响应速度提升30%。建设财务系统，实现财务管理信息化。建设人力资源系统，实现人力资源管理信息化。建设办公自动化系统，实现办公自动化。信息系统安全等级保护达到三级标准。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、绿色发展成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、XX区基本情况。XX区位于我市XX部，总面积XX平方公里，总人口XX万人，其中农村人口XX万人。近年来，XX区积极推进城乡融合发展，在城乡规划统筹、基础设施建设、公共服务均等化等方面取得了显著成效，具备了纳入国家城乡融合发展试验区的基础条件。</w:t>
+        <w:t>公司坚持绿色发展理念，推进节能减排。推广新能源车辆，新增新能源车辆500辆，新能源车辆占比达到30%。建设充电设施，建设充电桩200个。开展节能驾驶培训，培训驾驶员3000人次。开展车辆节能改造，改造车辆1000辆，节约燃油消耗500万升。开展轮胎节能管理，延长轮胎使用寿命。开展车辆维护保养，保持车辆良好技术状态。碳排放强度下降10%，能耗强度下降8%。获得绿色交通企业称号、节能减排示范企业称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、基础设施建设不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、申请理由。（一）XX区地理位置优越，交通便利，是我市城乡融合发展的重要节点。（二）XX区产业基础雄厚，农业产业化水平较高，具备承接城市功能外溢和带动农村发展的能力。（三）XX区在城乡融合发展方面积累了丰富经验，形成了一批可复制、可推广的典型模式。（四）纳入国家城乡融合发展试验区，对于推动我市城乡融合发展、促进乡村振兴具有重要意义。</w:t>
+        <w:t>公司加强基础设施建设，提升运输能力。建设客运站5个，建筑面积5万平方米。建设货运站3个，建筑面积3万平方米。建设停车场10个，停车泊位5000个。建设维修厂2个，维修能力达到500辆/日。建设加油加气站5个。建设信息中心1个，建筑面积2000平方米。基础设施投入达到3亿元。基础设施完好率达到95%，基础设施利用率达到85%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、人才队伍建设成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、工作思路和目标。如果XX区能够纳入国家城乡融合发展试验区，我市将按照国家有关要求，制定实施方案，明确工作任务和时间节点，确保试验区建设取得实效。力争到2025年，XX区城乡融合发展水平显著提升，城乡差距进一步缩小，形成具有XX特色的城乡融合发展模式。</w:t>
+        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才200人，其中高级人才20人。员工总数达到8000人，其中专业技术人员2000人，管理人员500人。开展员工培训，全年培训员工30000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到88%，员工流失率控制在8%以下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>以上请示妥否，请批示。</w:t>
-[...38 lines deleted...]
-        <w:t>2024年6月17日</w:t>
+        <w:t>继续坚持服务导向，推进运输生产稳步增长。加强安全管理，确保安全生产。提升服务质量，提高客户满意度。推进信息化建设，提升信息化水平。推进绿色发展，实现节能减排。加强基础设施建设，提升运输能力。加强人才队伍建设，打造高素质团队。推进企业数字化转型，提升运营效率。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -760,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>