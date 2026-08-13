--- v0 (2026-06-18)
+++ v1 (2026-08-13)
@@ -9,335 +9,311 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
+        <w:t>房地产行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据住房和城乡建设部的工作部署和要求，我司坚持房住不炒定位，推进房地产平稳健康发展，不断提升产品品质和服务水平。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、经营业绩稳中有进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>X政函〔2024〕XX号</w:t>
+        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳中有进。本年度实现销售收入150亿元，同比增长5%；实现利润总额12亿元，同比增长8%。销售面积120万平方米，同比增长3%。销售回款率达到95%。土地储备面积500万平方米，可开发年限达到5年。在建项目25个，在建面积300万平方米。竣工项目10个，竣工面积80万平方米。交付项目8个，交付面积60万平方米，交付率达到98%。客户满意度达到92%，品牌影响力持续提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、产品品质持续提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-[...1 lines deleted...]
-          <w:sz w:val="44"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX省人民政府关于同意XX市将XX区纳入国家城乡融合发展试验区的批复</w:t>
+        <w:t>公司坚持品质优先理念，提升产品竞争力。完善产品标准化体系，制定产品标准手册，明确产品设计标准。优化产品设计，提升产品功能性和舒适性。加强工程质量管控，建立工程质量检查制度，开展工程质量检查，检查项目25个，发现质量问题300项，整改率达到100%。获得优质工程奖8项，其中省级优质工程奖3项。推进精装修交付，精装修交付项目占比达到60%。推进智能化住宅建设，智能化住宅项目占比达到40%。推进绿色建筑建设，绿色建筑项目占比达到80%，获得绿色建筑认证项目15个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、客户服务不断优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府：</w:t>
+        <w:t>公司坚持以客户为中心理念，提升客户服务水平。完善客户服务体系，建立客户服务标准，明确客户服务流程。建设客户服务中心，配备客户服务人员200人。开展客户满意度调查，客户满意度达到92%。处理客户投诉500件，投诉处理满意率达到95%。开展客户关怀活动，关怀客户10000人次。建设社区服务平台，提供社区服务，服务业主50000户。建设物业管理平台，提升物业管理水平，物业管理满意度达到90%。开展业主活动，组织业主活动50场，参与业主10000人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、成本管控成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>你市《关于申请将XX区纳入国家城乡融合发展试验区的请示》（X政发〔2024〕6号）收悉。经研究，现批复如下：</w:t>
+        <w:t>公司加强成本管控，提升盈利能力。完善成本管控制度，制定成本管控手册，明确成本管控流程。加强土地成本管控，优化土地获取策略，土地成本占比控制在合理水平。加强建安成本管控，优化设计方案，控制建安成本，建安成本下降5%。加强营销成本管控，优化营销策略，营销成本下降10%。加强管理成本管控，优化组织架构，管理成本下降8%。加强财务成本管控，优化融资结构，财务成本下降12%。综合成本下降8%，毛利率提升2个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、风险管控不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、同意你市将XX区纳入国家城乡融合发展试验区。请你市按照国家有关要求，结合XX区实际情况，制定具体实施方案，明确工作任务、责任分工和时间节点，确保试验区建设有序推进。</w:t>
+        <w:t>公司加强风险管控，确保经营安全。建立健全风险管控制度，制定风险管控手册，明确风险管控责任。加强市场风险管控，密切关注市场变化，及时调整经营策略。加强政策风险管控，深入研究政策走向，确保合规经营。加强财务风险管控，优化财务结构，资产负债率控制在70%以下，净负债率控制在50%以下，现金短债比大于1。加强项目风险管控，加强项目可行性研究，确保项目收益。加强合作风险管控，加强合作方背景调查，确保合作安全。全年未发生重大风险事件，经营风险可控。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、人才队伍建设成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、要坚持以人民为中心的发展思想，统筹城乡规划、基础设施建设、公共服务均等化等工作，着力破解城乡二元结构，促进城乡要素自由流动和优化配置，推动城乡融合发展取得实效。</w:t>
+        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才300人，其中高级人才30人。员工总数达到3000人，其中专业技术人员1000人，管理人员500人。开展员工培训，全年培训员工8000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到85%，员工流失率控制在10%以下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、社会责任积极履行</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、要加强组织领导，建立健全工作机制，加大政策支持力度，积极探索城乡融合发展的新路径、新模式，为全省乃至全国城乡融合发展提供经验借鉴。</w:t>
+        <w:t>公司积极履行社会责任，回馈社会。开展保障房建设，建设保障房项目3个，建筑面积20万平方米。开展旧城改造项目，改造面积10万平方米。开展公益活动，捐赠资金2000万元，支持教育、医疗、扶贫等公益事业。开展环保活动，建设绿色社区，推广绿色生活方式。开展就业帮扶，提供就业岗位500个。做好疫情防控工作，支持疫情防控物资捐赠。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、要定期向省政府报告试验区建设进展情况，省政府将加强对试验区建设的指导和支持，及时协调解决建设过程中遇到的问题。</w:t>
-[...65 lines deleted...]
-        <w:t>2024年6月17日</w:t>
+        <w:t>继续坚持稳健经营理念，推进房地产平稳健康发展。加强产品品质管控，提升产品竞争力。加强客户服务，提升客户满意度。加强成本管控，提升盈利能力。加强风险管控，确保经营安全。加强人才队伍建设，打造高素质团队。履行社会责任，回馈社会。推进企业数字化转型，提升运营效率。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -787,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>