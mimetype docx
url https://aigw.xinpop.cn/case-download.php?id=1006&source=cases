--- v0 (2026-06-18)
+++ v1 (2026-08-12)
@@ -9,389 +9,311 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
+        <w:t>互联网行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据工业和信息化部的工作部署和要求，我司坚持创新驱动发展战略，深入推进数字化转型，不断提升产品服务质量和用户体验。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、业务发展势头良好</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>X政纪〔2024〕XX号</w:t>
+        <w:t>公司坚持用户导向，优化产品服务，实现业务快速增长。截至年末，公司总营收达到85亿元，同比增长35%；净利润达到12亿元，同比增长42%。月活跃用户达到2.5亿，日活跃用户达到8000万，用户留存率达到65%。平台交易额达到500亿元，同比增长45%。新增注册用户5000万，用户满意度达到92%。公司估值达到500亿元，成功完成D轮融资，融资额达到30亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、产品创新持续推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-[...1 lines deleted...]
-          <w:sz w:val="44"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府常务会议纪要</w:t>
+        <w:t>公司加大产品研发投入，不断推出创新产品。本年度研发投入达到15亿元，占营收比例达到18%。推出新产品8款，升级迭代产品版本56次。核心产品功能优化，用户使用时长提升30%。推出AI智能推荐系统，推荐准确率达到95%，用户点击率提升25%。推出短视频功能，日发布视频量达到500万条，视频播放量达到10亿次。推出直播功能，日均直播场次达到5万场，直播观看人数达到2000万。推出社交电商功能，电商交易额达到80亿元。推出在线教育产品，课程数量达到5000门，学员人数达到500万。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、技术研发能力显著提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府第XX次常务会议于2024年XX月XX日上午在市政府会议室召开。市长XXX主持会议，副市长XXX、XXX、XXX出席会议。市政府秘书长XXX及有关部门负责人列席会议。</w:t>
+        <w:t>公司加强技术研发，提升核心竞争力。研发团队规模达到2000人，其中高级工程师500人，技术专家50人。申请专利256项，其中发明专利180项，获得专利授权125项。获得软件著作权86项。发表技术论文35篇。参与制定行业标准8项。建设技术平台，推出云计算平台，服务企业客户5000家。推出大数据平台，数据处理能力达到PB级。推出人工智能平台，提供AI服务能力。建设安全平台，保障用户数据安全。建设运维平台，系统可用性达到99.99%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、数据安全与隐私保护不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>会议听取了市发展改革委关于2024年上半年国民经济和社会发展计划执行情况的汇报。会议认为，上半年全市经济运行总体平稳，主要指标完成情况良好，但也面临一些困难和挑战。会议要求，下半年要全力稳增长，加快项目建设，促进消费升级，深化改革开放，保障和改善民生，确保全年目标任务顺利完成。</w:t>
+        <w:t>公司高度重视数据安全和用户隐私保护，建立健全安全管理体系。完善数据安全管理制度，制定数据分类分级标准，明确数据安全责任。加强数据加密存储，敏感数据加密率达到100%。建设数据安全监控平台，实时监控数据访问行为。开展数据安全培训，培训员工5000人次。通过信息安全等级保护测评，达到三级等保标准。获得ISO27001信息安全管理体系认证。建立隐私保护制度，制定隐私政策，明确用户权利。开展隐私保护审计，确保合规使用用户数据。处理用户数据访问请求5000件，响应率达到100%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、内容治理成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>会议审议并原则通过了《XX市人民政府关于进一步优化营商环境的实施意见》。会议指出，优化营商环境是推动高质量发展的重要举措，要聚焦企业和群众反映强烈的突出问题，深化“放管服”改革，提升政务服务效能，打造市场化、法治化、国际化的营商环境。</w:t>
+        <w:t>公司加强内容治理，营造清朗网络空间。建立内容审核机制，配备审核人员2000人，AI审核系统日审核内容1000万条。内容审核准确率达到98%，违规内容拦截率达到99%。处理违规内容500万条，封禁违规账号50万个。建立内容举报机制，处理用户举报100万件，举报处理率达到100%。开展网络文明宣传，发布正能量内容500万条。建立创作者扶持计划，扶持优质创作者10万人，发放创作激励5亿元。建设内容生态，优质内容占比达到80%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、社会责任积极履行</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>会议审议了《XX市城市总体规划（2021-2035年）》。会议认为，规划符合国家发展战略和我市实际情况，对于指导我市城市建设和发展具有重要意义。会议决定，批准该规划，自批准之日起实施。</w:t>
+        <w:t>公司积极履行社会责任，推动可持续发展。开展数字素养提升计划，培训用户100万人次。开展网络扶贫项目，帮扶贫困地区100个，惠及群众500万人。开展青少年保护项目，建设青少年模式，保护未成年人身心健康。开展环保项目，建设绿色数据中心，节能减排效果显著。开展公益项目，捐赠资金1亿元，支持教育、医疗、环保等公益事业。开展员工关怀项目，提升员工福利待遇。开展社区服务项目，服务社区居民100万人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、人才队伍建设成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>会议听取了市应急管理局关于近期安全生产工作情况的汇报。会议强调，要深刻汲取近期安全生产事故教训，强化安全生产责任落实，加大隐患排查整治力度，坚决防范和遏制重特大事故发生，确保人民群众生命财产安全。</w:t>
+        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才2000人，其中高级人才200人，海外人才50人。员工总数达到8000人，其中研发人员4000人，占比达到50%。开展员工培训，全年培训员工20000人次。完善薪酬激励体系，实施股权激励计划，激励员工500人。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到90%，员工流失率控制在10%以下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>会议还研究了其他事项。</w:t>
-[...119 lines deleted...]
-        <w:t>2024年6月17日</w:t>
+        <w:t>继续坚持创新驱动发展战略，加大研发投入。推进产品创新，提升用户体验。加强技术研发，提升核心竞争力。加强数据安全管理，保护用户隐私。加强内容治理，营造清朗网络空间。履行社会责任，推动可持续发展。加强人才队伍建设，打造高素质团队。推进国际化战略，拓展海外市场。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -841,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>